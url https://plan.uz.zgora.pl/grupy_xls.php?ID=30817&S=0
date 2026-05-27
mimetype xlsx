--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -261,50 +261,56 @@
     <t>Dziedzictwo średniowiecza (W)</t>
   </si>
   <si>
     <t>Historia średniowieczna Polski (Ć)</t>
   </si>
   <si>
     <t>Polskie Siły Zbrojne do 1989 roku (Ć)</t>
   </si>
   <si>
     <t>Architektura obronna (Ć)</t>
   </si>
   <si>
     <t>dr hab. Marceli Tureczek, prof. UZ</t>
   </si>
   <si>
     <t>mgr Krystyna Kwaśnicka; mgr Rienk Vierstra</t>
   </si>
   <si>
     <t>Historia średniowieczna powszechna (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>243a A-16</t>
+  </si>
+  <si>
+    <t>Wprowadzenie do psychologii/Wprowadzenie do psychologii   /Wprowadzenie do psychologii (wykład + ćwi (E)</t>
+  </si>
+  <si>
+    <t>Język starożytny II: łacina II (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -612,54 +618,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J365"/>
+  <dimension ref="A1:J369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E365" sqref="E365"/>
+      <selection activeCell="E369" sqref="E369"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -8200,292 +8206,292 @@
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="D279" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="E279" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="F279" t="s">
         <v>17</v>
       </c>
       <c r="G279" t="s">
         <v>11</v>
       </c>
       <c r="H279" t="s">
         <v>18</v>
       </c>
       <c r="I279" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
-        <v>46168.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B280" t="s">
-        <v>23</v>
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>46</v>
       </c>
       <c r="D280" s="2">
-        <v>0.40625</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="E280" s="2">
-        <v>0.46875</v>
+        <v>0.79513888888889</v>
       </c>
       <c r="F280" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="G280" t="s">
         <v>11</v>
       </c>
       <c r="H280" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="I280" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
         <v>46168.0</v>
       </c>
       <c r="B281" t="s">
         <v>23</v>
       </c>
       <c r="D281" s="2">
-        <v>0.55208333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E281" s="2">
-        <v>0.61458333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F281" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G281" t="s">
         <v>11</v>
       </c>
       <c r="H281" t="s">
         <v>25</v>
       </c>
       <c r="I281" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
         <v>46168.0</v>
       </c>
       <c r="B282" t="s">
         <v>23</v>
       </c>
       <c r="D282" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E282" s="2">
-        <v>0.6875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F282" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G282" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="H282" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I282" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
         <v>46168.0</v>
       </c>
       <c r="B283" t="s">
         <v>23</v>
       </c>
       <c r="D283" s="2">
-        <v>0.73611111111111</v>
+        <v>0.625</v>
       </c>
       <c r="E283" s="2">
-        <v>0.79861111111111</v>
+        <v>0.6875</v>
       </c>
       <c r="F283" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G283" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="H283" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I283" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
-        <v>46169.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B284" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D284" s="2">
-        <v>0.33333333333333</v>
+        <v>0.73611111111111</v>
       </c>
       <c r="E284" s="2">
-        <v>0.39583333333333</v>
+        <v>0.79861111111111</v>
       </c>
       <c r="F284" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G284" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="H284" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I284" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46169.0</v>
       </c>
       <c r="B285" t="s">
         <v>35</v>
       </c>
       <c r="C285" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D285" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E285" s="2">
-        <v>0.46527777777778</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F285" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G285" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="H285" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I285" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
         <v>46169.0</v>
       </c>
       <c r="B286" t="s">
         <v>35</v>
       </c>
       <c r="C286" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D286" s="2">
         <v>0.40625</v>
       </c>
       <c r="E286" s="2">
-        <v>0.46875</v>
+        <v>0.46527777777778</v>
       </c>
       <c r="F286" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G286" t="s">
         <v>11</v>
       </c>
       <c r="H286" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I286" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
         <v>46169.0</v>
       </c>
       <c r="B287" t="s">
         <v>35</v>
       </c>
+      <c r="C287" t="s">
+        <v>36</v>
+      </c>
       <c r="D287" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E287" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F287" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G287" t="s">
         <v>11</v>
       </c>
       <c r="H287" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I287" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46169.0</v>
       </c>
       <c r="B288" t="s">
         <v>35</v>
       </c>
-      <c r="C288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D288" s="2">
-        <v>0.55208333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E288" s="2">
-        <v>0.61458333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F288" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G288" t="s">
         <v>11</v>
       </c>
       <c r="H288" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I288" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
         <v>46169.0</v>
       </c>
       <c r="B289" t="s">
         <v>35</v>
       </c>
       <c r="C289" t="s">
         <v>36</v>
       </c>
       <c r="D289" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E289" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F289" t="s">
         <v>50</v>
       </c>
       <c r="G289" t="s">
         <v>29</v>
       </c>
       <c r="H289" t="s">
@@ -10506,72 +10512,182 @@
       </c>
       <c r="B364" t="s">
         <v>23</v>
       </c>
       <c r="D364" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E364" s="2">
         <v>0.58333333333333</v>
       </c>
       <c r="F364" t="s">
         <v>80</v>
       </c>
       <c r="G364" t="s">
         <v>81</v>
       </c>
       <c r="H364" t="s">
         <v>45</v>
       </c>
       <c r="I364" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="1">
-        <v>46266.0</v>
+        <v>46197.0</v>
       </c>
       <c r="B365" t="s">
-        <v>23</v>
+        <v>35</v>
+      </c>
+      <c r="C365" t="s">
+        <v>36</v>
       </c>
       <c r="D365" s="2">
-        <v>0.41666666666667</v>
+        <v>0.375</v>
       </c>
       <c r="E365" s="2">
-        <v>0.58333333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="F365" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G365" t="s">
         <v>81</v>
       </c>
       <c r="H365" t="s">
+        <v>38</v>
+      </c>
+      <c r="I365" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B366" t="s">
+        <v>35</v>
+      </c>
+      <c r="D366" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E366" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F366" t="s">
+        <v>84</v>
+      </c>
+      <c r="G366" t="s">
+        <v>81</v>
+      </c>
+      <c r="H366" t="s">
+        <v>33</v>
+      </c>
+      <c r="I366" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B367" t="s">
+        <v>23</v>
+      </c>
+      <c r="C367" t="s">
+        <v>36</v>
+      </c>
+      <c r="D367" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E367" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F367" t="s">
+        <v>83</v>
+      </c>
+      <c r="G367" t="s">
+        <v>81</v>
+      </c>
+      <c r="H367" t="s">
+        <v>38</v>
+      </c>
+      <c r="I367" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B368" t="s">
+        <v>23</v>
+      </c>
+      <c r="D368" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E368" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F368" t="s">
+        <v>80</v>
+      </c>
+      <c r="G368" t="s">
+        <v>81</v>
+      </c>
+      <c r="H368" t="s">
         <v>45</v>
       </c>
-      <c r="I365" t="s">
+      <c r="I368" t="s">
         <v>82</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B369" t="s">
+        <v>23</v>
+      </c>
+      <c r="D369" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E369" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F369" t="s">
+        <v>84</v>
+      </c>
+      <c r="G369" t="s">
+        <v>81</v>
+      </c>
+      <c r="H369" t="s">
+        <v>33</v>
+      </c>
+      <c r="I369" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>