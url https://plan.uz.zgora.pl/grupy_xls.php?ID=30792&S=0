--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -273,50 +273,62 @@
     <t>PNJA4 - słuchanie i mówienie (K)</t>
   </si>
   <si>
     <t>mgr Zbigniew Adaszyński</t>
   </si>
   <si>
     <t>PNJA4 - praca z tekstem (pisanie i czytanie) (K)</t>
   </si>
   <si>
     <t>dr Małgorzata Karczewska</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>dr Agnieszka Mobley</t>
   </si>
   <si>
     <t>8 A-20; Aula J A-20</t>
   </si>
   <si>
     <t>9 A-20</t>
   </si>
   <si>
     <t>A A-16</t>
+  </si>
+  <si>
+    <t>215 A-20; Aula J A-20</t>
+  </si>
+  <si>
+    <t>244 A-16</t>
+  </si>
+  <si>
+    <t>Dydaktyka języka angielskiego (E)</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -624,67 +636,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J452"/>
+  <dimension ref="A1:J454"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E452" sqref="E452"/>
+      <selection activeCell="E454" sqref="E454"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7553,51 +7565,51 @@
       <c r="A252" s="1">
         <v>46146.0</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>14</v>
       </c>
       <c r="D252" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E252" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
         <v>46146.0</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>25</v>
       </c>
       <c r="D253" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E253" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F253" t="s">
         <v>15</v>
       </c>
       <c r="G253" t="s">
         <v>16</v>
       </c>
       <c r="H253" t="s">
@@ -8013,51 +8025,51 @@
       <c r="A269" s="1">
         <v>46148.0</v>
       </c>
       <c r="B269" t="s">
         <v>61</v>
       </c>
       <c r="C269" t="s">
         <v>56</v>
       </c>
       <c r="D269" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E269" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F269" t="s">
         <v>62</v>
       </c>
       <c r="G269" t="s">
         <v>11</v>
       </c>
       <c r="H269" t="s">
         <v>63</v>
       </c>
       <c r="I269" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46148.0</v>
       </c>
       <c r="B270" t="s">
         <v>61</v>
       </c>
       <c r="C270" t="s">
         <v>56</v>
       </c>
       <c r="D270" s="2">
         <v>0.40625</v>
       </c>
       <c r="E270" s="2">
         <v>0.46875</v>
       </c>
       <c r="F270" t="s">
         <v>65</v>
       </c>
       <c r="G270" t="s">
         <v>16</v>
       </c>
       <c r="H270" t="s">
@@ -8375,51 +8387,51 @@
       <c r="A282" s="1">
         <v>46153.0</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>14</v>
       </c>
       <c r="D282" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E282" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>16</v>
       </c>
       <c r="H282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
         <v>46153.0</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>25</v>
       </c>
       <c r="D283" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E283" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F283" t="s">
         <v>15</v>
       </c>
       <c r="G283" t="s">
         <v>16</v>
       </c>
       <c r="H283" t="s">
@@ -8835,51 +8847,51 @@
       <c r="A299" s="1">
         <v>46155.0</v>
       </c>
       <c r="B299" t="s">
         <v>61</v>
       </c>
       <c r="C299" t="s">
         <v>56</v>
       </c>
       <c r="D299" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E299" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F299" t="s">
         <v>62</v>
       </c>
       <c r="G299" t="s">
         <v>11</v>
       </c>
       <c r="H299" t="s">
         <v>63</v>
       </c>
       <c r="I299" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1">
         <v>46155.0</v>
       </c>
       <c r="B300" t="s">
         <v>61</v>
       </c>
       <c r="C300" t="s">
         <v>56</v>
       </c>
       <c r="D300" s="2">
         <v>0.40625</v>
       </c>
       <c r="E300" s="2">
         <v>0.46875</v>
       </c>
       <c r="F300" t="s">
         <v>65</v>
       </c>
       <c r="G300" t="s">
         <v>16</v>
       </c>
       <c r="H300" t="s">
@@ -8893,51 +8905,51 @@
       <c r="A301" s="1">
         <v>46155.0</v>
       </c>
       <c r="B301" t="s">
         <v>61</v>
       </c>
       <c r="C301" t="s">
         <v>54</v>
       </c>
       <c r="D301" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E301" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F301" t="s">
         <v>66</v>
       </c>
       <c r="G301" t="s">
         <v>60</v>
       </c>
       <c r="H301" t="s">
         <v>67</v>
       </c>
       <c r="I301" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
         <v>46155.0</v>
       </c>
       <c r="B302" t="s">
         <v>61</v>
       </c>
       <c r="D302" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E302" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F302" t="s">
         <v>68</v>
       </c>
       <c r="G302" t="s">
         <v>11</v>
       </c>
       <c r="H302" t="s">
         <v>69</v>
       </c>
       <c r="I302" t="s">
@@ -9197,51 +9209,51 @@
       <c r="A312" s="1">
         <v>46160.0</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>14</v>
       </c>
       <c r="D312" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E312" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F312" t="s">
         <v>22</v>
       </c>
       <c r="G312" t="s">
         <v>16</v>
       </c>
       <c r="H312" t="s">
         <v>23</v>
       </c>
       <c r="I312" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
         <v>46160.0</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>25</v>
       </c>
       <c r="D313" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E313" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F313" t="s">
         <v>15</v>
       </c>
       <c r="G313" t="s">
         <v>16</v>
       </c>
       <c r="H313" t="s">
@@ -9657,51 +9669,51 @@
       <c r="A329" s="1">
         <v>46162.0</v>
       </c>
       <c r="B329" t="s">
         <v>61</v>
       </c>
       <c r="C329" t="s">
         <v>56</v>
       </c>
       <c r="D329" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E329" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F329" t="s">
         <v>62</v>
       </c>
       <c r="G329" t="s">
         <v>11</v>
       </c>
       <c r="H329" t="s">
         <v>63</v>
       </c>
       <c r="I329" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1">
         <v>46162.0</v>
       </c>
       <c r="B330" t="s">
         <v>61</v>
       </c>
       <c r="C330" t="s">
         <v>56</v>
       </c>
       <c r="D330" s="2">
         <v>0.40625</v>
       </c>
       <c r="E330" s="2">
         <v>0.46875</v>
       </c>
       <c r="F330" t="s">
         <v>65</v>
       </c>
       <c r="G330" t="s">
         <v>16</v>
       </c>
       <c r="H330" t="s">
@@ -10019,51 +10031,51 @@
       <c r="A342" s="1">
         <v>46167.0</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>14</v>
       </c>
       <c r="D342" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E342" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F342" t="s">
         <v>22</v>
       </c>
       <c r="G342" t="s">
         <v>16</v>
       </c>
       <c r="H342" t="s">
         <v>23</v>
       </c>
       <c r="I342" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1">
         <v>46167.0</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>25</v>
       </c>
       <c r="D343" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E343" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F343" t="s">
         <v>15</v>
       </c>
       <c r="G343" t="s">
         <v>16</v>
       </c>
       <c r="H343" t="s">
@@ -10479,51 +10491,51 @@
       <c r="A359" s="1">
         <v>46169.0</v>
       </c>
       <c r="B359" t="s">
         <v>61</v>
       </c>
       <c r="C359" t="s">
         <v>56</v>
       </c>
       <c r="D359" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E359" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F359" t="s">
         <v>62</v>
       </c>
       <c r="G359" t="s">
         <v>11</v>
       </c>
       <c r="H359" t="s">
         <v>63</v>
       </c>
       <c r="I359" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1">
         <v>46169.0</v>
       </c>
       <c r="B360" t="s">
         <v>61</v>
       </c>
       <c r="C360" t="s">
         <v>56</v>
       </c>
       <c r="D360" s="2">
         <v>0.40625</v>
       </c>
       <c r="E360" s="2">
         <v>0.46875</v>
       </c>
       <c r="F360" t="s">
         <v>65</v>
       </c>
       <c r="G360" t="s">
         <v>16</v>
       </c>
       <c r="H360" t="s">
@@ -10537,51 +10549,51 @@
       <c r="A361" s="1">
         <v>46169.0</v>
       </c>
       <c r="B361" t="s">
         <v>61</v>
       </c>
       <c r="C361" t="s">
         <v>54</v>
       </c>
       <c r="D361" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E361" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F361" t="s">
         <v>66</v>
       </c>
       <c r="G361" t="s">
         <v>60</v>
       </c>
       <c r="H361" t="s">
         <v>67</v>
       </c>
       <c r="I361" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="1">
         <v>46169.0</v>
       </c>
       <c r="B362" t="s">
         <v>61</v>
       </c>
       <c r="D362" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E362" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F362" t="s">
         <v>68</v>
       </c>
       <c r="G362" t="s">
         <v>11</v>
       </c>
       <c r="H362" t="s">
         <v>69</v>
       </c>
       <c r="I362" t="s">
@@ -10841,51 +10853,51 @@
       <c r="A372" s="1">
         <v>46174.0</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>14</v>
       </c>
       <c r="D372" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E372" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>16</v>
       </c>
       <c r="H372" t="s">
         <v>23</v>
       </c>
       <c r="I372" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="1">
         <v>46174.0</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>25</v>
       </c>
       <c r="D373" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E373" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F373" t="s">
         <v>15</v>
       </c>
       <c r="G373" t="s">
         <v>16</v>
       </c>
       <c r="H373" t="s">
@@ -11301,51 +11313,51 @@
       <c r="A389" s="1">
         <v>46176.0</v>
       </c>
       <c r="B389" t="s">
         <v>61</v>
       </c>
       <c r="C389" t="s">
         <v>56</v>
       </c>
       <c r="D389" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E389" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F389" t="s">
         <v>62</v>
       </c>
       <c r="G389" t="s">
         <v>11</v>
       </c>
       <c r="H389" t="s">
         <v>63</v>
       </c>
       <c r="I389" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="1">
         <v>46176.0</v>
       </c>
       <c r="B390" t="s">
         <v>61</v>
       </c>
       <c r="C390" t="s">
         <v>56</v>
       </c>
       <c r="D390" s="2">
         <v>0.40625</v>
       </c>
       <c r="E390" s="2">
         <v>0.46875</v>
       </c>
       <c r="F390" t="s">
         <v>65</v>
       </c>
       <c r="G390" t="s">
         <v>16</v>
       </c>
       <c r="H390" t="s">
@@ -11495,51 +11507,51 @@
       <c r="A396" s="1">
         <v>46181.0</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>14</v>
       </c>
       <c r="D396" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E396" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F396" t="s">
         <v>22</v>
       </c>
       <c r="G396" t="s">
         <v>16</v>
       </c>
       <c r="H396" t="s">
         <v>23</v>
       </c>
       <c r="I396" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1">
         <v>46181.0</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>25</v>
       </c>
       <c r="D397" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E397" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F397" t="s">
         <v>15</v>
       </c>
       <c r="G397" t="s">
         <v>16</v>
       </c>
       <c r="H397" t="s">
@@ -11955,51 +11967,51 @@
       <c r="A413" s="1">
         <v>46183.0</v>
       </c>
       <c r="B413" t="s">
         <v>61</v>
       </c>
       <c r="C413" t="s">
         <v>56</v>
       </c>
       <c r="D413" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E413" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F413" t="s">
         <v>62</v>
       </c>
       <c r="G413" t="s">
         <v>11</v>
       </c>
       <c r="H413" t="s">
         <v>63</v>
       </c>
       <c r="I413" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="1">
         <v>46183.0</v>
       </c>
       <c r="B414" t="s">
         <v>61</v>
       </c>
       <c r="C414" t="s">
         <v>56</v>
       </c>
       <c r="D414" s="2">
         <v>0.40625</v>
       </c>
       <c r="E414" s="2">
         <v>0.46875</v>
       </c>
       <c r="F414" t="s">
         <v>65</v>
       </c>
       <c r="G414" t="s">
         <v>16</v>
       </c>
       <c r="H414" t="s">
@@ -12317,51 +12329,51 @@
       <c r="A426" s="1">
         <v>46188.0</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>14</v>
       </c>
       <c r="D426" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E426" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F426" t="s">
         <v>22</v>
       </c>
       <c r="G426" t="s">
         <v>16</v>
       </c>
       <c r="H426" t="s">
         <v>23</v>
       </c>
       <c r="I426" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1">
         <v>46188.0</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>25</v>
       </c>
       <c r="D427" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E427" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F427" t="s">
         <v>15</v>
       </c>
       <c r="G427" t="s">
         <v>16</v>
       </c>
       <c r="H427" t="s">
@@ -12777,51 +12789,51 @@
       <c r="A443" s="1">
         <v>46190.0</v>
       </c>
       <c r="B443" t="s">
         <v>61</v>
       </c>
       <c r="C443" t="s">
         <v>56</v>
       </c>
       <c r="D443" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E443" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F443" t="s">
         <v>62</v>
       </c>
       <c r="G443" t="s">
         <v>11</v>
       </c>
       <c r="H443" t="s">
         <v>63</v>
       </c>
       <c r="I443" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="1">
         <v>46190.0</v>
       </c>
       <c r="B444" t="s">
         <v>61</v>
       </c>
       <c r="C444" t="s">
         <v>56</v>
       </c>
       <c r="D444" s="2">
         <v>0.40625</v>
       </c>
       <c r="E444" s="2">
         <v>0.46875</v>
       </c>
       <c r="F444" t="s">
         <v>65</v>
       </c>
       <c r="G444" t="s">
         <v>16</v>
       </c>
       <c r="H444" t="s">
@@ -13030,50 +13042,108 @@
         <v>46192.0</v>
       </c>
       <c r="B452" t="s">
         <v>82</v>
       </c>
       <c r="C452" t="s">
         <v>25</v>
       </c>
       <c r="D452" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E452" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F452" t="s">
         <v>78</v>
       </c>
       <c r="G452" t="s">
         <v>16</v>
       </c>
       <c r="H452" t="s">
         <v>83</v>
       </c>
       <c r="I452" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="B453" t="s">
+        <v>30</v>
+      </c>
+      <c r="C453" t="s">
+        <v>54</v>
+      </c>
+      <c r="D453" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E453" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F453" t="s">
+        <v>89</v>
+      </c>
+      <c r="G453" t="s">
+        <v>90</v>
+      </c>
+      <c r="H453" t="s">
+        <v>48</v>
+      </c>
+      <c r="I453" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B454" t="s">
+        <v>30</v>
+      </c>
+      <c r="C454" t="s">
+        <v>54</v>
+      </c>
+      <c r="D454" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E454" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F454" t="s">
+        <v>89</v>
+      </c>
+      <c r="G454" t="s">
+        <v>90</v>
+      </c>
+      <c r="H454" t="s">
+        <v>48</v>
+      </c>
+      <c r="I454" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>