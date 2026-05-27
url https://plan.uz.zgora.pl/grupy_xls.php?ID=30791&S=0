--- v0 (2026-04-11)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -273,50 +273,62 @@
     <t>dr Małgorzata Karczewska</t>
   </si>
   <si>
     <t>PNJA4 - praca z tekstem (pisanie i czytanie) (K)</t>
   </si>
   <si>
     <t>mgr Zbigniew Adaszyński</t>
   </si>
   <si>
     <t>mgr Peter Preston</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>dr Agnieszka Mobley</t>
   </si>
   <si>
     <t>8 A-20; Aula J A-20</t>
   </si>
   <si>
     <t>9 A-20</t>
   </si>
   <si>
     <t>A A-16</t>
+  </si>
+  <si>
+    <t>112 A-20; 215 A-20</t>
+  </si>
+  <si>
+    <t>244 A-16</t>
+  </si>
+  <si>
+    <t>Dydaktyka języka angielskiego (E)</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -624,54 +636,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J452"/>
+  <dimension ref="A1:J454"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E452" sqref="E452"/>
+      <selection activeCell="E454" sqref="E454"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -8777,51 +8789,51 @@
       <c r="A297" s="1">
         <v>46154.0</v>
       </c>
       <c r="B297" t="s">
         <v>27</v>
       </c>
       <c r="C297" t="s">
         <v>53</v>
       </c>
       <c r="D297" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E297" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F297" t="s">
         <v>54</v>
       </c>
       <c r="G297" t="s">
         <v>11</v>
       </c>
       <c r="H297" t="s">
         <v>55</v>
       </c>
       <c r="I297" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
         <v>46154.0</v>
       </c>
       <c r="B298" t="s">
         <v>27</v>
       </c>
       <c r="C298" t="s">
         <v>51</v>
       </c>
       <c r="D298" s="2">
         <v>0.625</v>
       </c>
       <c r="E298" s="2">
         <v>0.6875</v>
       </c>
       <c r="F298" t="s">
         <v>57</v>
       </c>
       <c r="G298" t="s">
         <v>58</v>
       </c>
       <c r="H298" t="s">
@@ -8893,51 +8905,51 @@
       <c r="A301" s="1">
         <v>46155.0</v>
       </c>
       <c r="B301" t="s">
         <v>59</v>
       </c>
       <c r="C301" t="s">
         <v>51</v>
       </c>
       <c r="D301" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E301" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F301" t="s">
         <v>65</v>
       </c>
       <c r="G301" t="s">
         <v>58</v>
       </c>
       <c r="H301" t="s">
         <v>66</v>
       </c>
       <c r="I301" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
         <v>46155.0</v>
       </c>
       <c r="B302" t="s">
         <v>59</v>
       </c>
       <c r="D302" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E302" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F302" t="s">
         <v>67</v>
       </c>
       <c r="G302" t="s">
         <v>11</v>
       </c>
       <c r="H302" t="s">
         <v>68</v>
       </c>
       <c r="I302" t="s">
@@ -9599,51 +9611,51 @@
       <c r="A327" s="1">
         <v>46161.0</v>
       </c>
       <c r="B327" t="s">
         <v>27</v>
       </c>
       <c r="C327" t="s">
         <v>53</v>
       </c>
       <c r="D327" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E327" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F327" t="s">
         <v>54</v>
       </c>
       <c r="G327" t="s">
         <v>11</v>
       </c>
       <c r="H327" t="s">
         <v>55</v>
       </c>
       <c r="I327" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1">
         <v>46161.0</v>
       </c>
       <c r="B328" t="s">
         <v>27</v>
       </c>
       <c r="C328" t="s">
         <v>51</v>
       </c>
       <c r="D328" s="2">
         <v>0.625</v>
       </c>
       <c r="E328" s="2">
         <v>0.6875</v>
       </c>
       <c r="F328" t="s">
         <v>57</v>
       </c>
       <c r="G328" t="s">
         <v>58</v>
       </c>
       <c r="H328" t="s">
@@ -10421,51 +10433,51 @@
       <c r="A357" s="1">
         <v>46168.0</v>
       </c>
       <c r="B357" t="s">
         <v>27</v>
       </c>
       <c r="C357" t="s">
         <v>53</v>
       </c>
       <c r="D357" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E357" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F357" t="s">
         <v>54</v>
       </c>
       <c r="G357" t="s">
         <v>11</v>
       </c>
       <c r="H357" t="s">
         <v>55</v>
       </c>
       <c r="I357" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1">
         <v>46168.0</v>
       </c>
       <c r="B358" t="s">
         <v>27</v>
       </c>
       <c r="C358" t="s">
         <v>51</v>
       </c>
       <c r="D358" s="2">
         <v>0.625</v>
       </c>
       <c r="E358" s="2">
         <v>0.6875</v>
       </c>
       <c r="F358" t="s">
         <v>57</v>
       </c>
       <c r="G358" t="s">
         <v>58</v>
       </c>
       <c r="H358" t="s">
@@ -10537,51 +10549,51 @@
       <c r="A361" s="1">
         <v>46169.0</v>
       </c>
       <c r="B361" t="s">
         <v>59</v>
       </c>
       <c r="C361" t="s">
         <v>51</v>
       </c>
       <c r="D361" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E361" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F361" t="s">
         <v>65</v>
       </c>
       <c r="G361" t="s">
         <v>58</v>
       </c>
       <c r="H361" t="s">
         <v>66</v>
       </c>
       <c r="I361" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="1">
         <v>46169.0</v>
       </c>
       <c r="B362" t="s">
         <v>59</v>
       </c>
       <c r="D362" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E362" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F362" t="s">
         <v>67</v>
       </c>
       <c r="G362" t="s">
         <v>11</v>
       </c>
       <c r="H362" t="s">
         <v>68</v>
       </c>
       <c r="I362" t="s">
@@ -11243,51 +11255,51 @@
       <c r="A387" s="1">
         <v>46175.0</v>
       </c>
       <c r="B387" t="s">
         <v>27</v>
       </c>
       <c r="C387" t="s">
         <v>53</v>
       </c>
       <c r="D387" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E387" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F387" t="s">
         <v>54</v>
       </c>
       <c r="G387" t="s">
         <v>11</v>
       </c>
       <c r="H387" t="s">
         <v>55</v>
       </c>
       <c r="I387" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="1">
         <v>46175.0</v>
       </c>
       <c r="B388" t="s">
         <v>27</v>
       </c>
       <c r="C388" t="s">
         <v>51</v>
       </c>
       <c r="D388" s="2">
         <v>0.625</v>
       </c>
       <c r="E388" s="2">
         <v>0.6875</v>
       </c>
       <c r="F388" t="s">
         <v>57</v>
       </c>
       <c r="G388" t="s">
         <v>58</v>
       </c>
       <c r="H388" t="s">
@@ -11897,51 +11909,51 @@
       <c r="A411" s="1">
         <v>46182.0</v>
       </c>
       <c r="B411" t="s">
         <v>27</v>
       </c>
       <c r="C411" t="s">
         <v>53</v>
       </c>
       <c r="D411" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E411" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F411" t="s">
         <v>54</v>
       </c>
       <c r="G411" t="s">
         <v>11</v>
       </c>
       <c r="H411" t="s">
         <v>55</v>
       </c>
       <c r="I411" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="1">
         <v>46182.0</v>
       </c>
       <c r="B412" t="s">
         <v>27</v>
       </c>
       <c r="C412" t="s">
         <v>51</v>
       </c>
       <c r="D412" s="2">
         <v>0.625</v>
       </c>
       <c r="E412" s="2">
         <v>0.6875</v>
       </c>
       <c r="F412" t="s">
         <v>57</v>
       </c>
       <c r="G412" t="s">
         <v>58</v>
       </c>
       <c r="H412" t="s">
@@ -12719,51 +12731,51 @@
       <c r="A441" s="1">
         <v>46189.0</v>
       </c>
       <c r="B441" t="s">
         <v>27</v>
       </c>
       <c r="C441" t="s">
         <v>53</v>
       </c>
       <c r="D441" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E441" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F441" t="s">
         <v>54</v>
       </c>
       <c r="G441" t="s">
         <v>11</v>
       </c>
       <c r="H441" t="s">
         <v>55</v>
       </c>
       <c r="I441" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="1">
         <v>46189.0</v>
       </c>
       <c r="B442" t="s">
         <v>27</v>
       </c>
       <c r="C442" t="s">
         <v>51</v>
       </c>
       <c r="D442" s="2">
         <v>0.625</v>
       </c>
       <c r="E442" s="2">
         <v>0.6875</v>
       </c>
       <c r="F442" t="s">
         <v>57</v>
       </c>
       <c r="G442" t="s">
         <v>58</v>
       </c>
       <c r="H442" t="s">
@@ -13030,50 +13042,108 @@
         <v>46192.0</v>
       </c>
       <c r="B452" t="s">
         <v>82</v>
       </c>
       <c r="C452" t="s">
         <v>22</v>
       </c>
       <c r="D452" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E452" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F452" t="s">
         <v>18</v>
       </c>
       <c r="G452" t="s">
         <v>19</v>
       </c>
       <c r="H452" t="s">
         <v>83</v>
       </c>
       <c r="I452" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="B453" t="s">
+        <v>27</v>
+      </c>
+      <c r="C453" t="s">
+        <v>51</v>
+      </c>
+      <c r="D453" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E453" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F453" t="s">
+        <v>89</v>
+      </c>
+      <c r="G453" t="s">
+        <v>90</v>
+      </c>
+      <c r="H453" t="s">
+        <v>45</v>
+      </c>
+      <c r="I453" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B454" t="s">
+        <v>27</v>
+      </c>
+      <c r="C454" t="s">
+        <v>51</v>
+      </c>
+      <c r="D454" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E454" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F454" t="s">
+        <v>89</v>
+      </c>
+      <c r="G454" t="s">
+        <v>90</v>
+      </c>
+      <c r="H454" t="s">
+        <v>45</v>
+      </c>
+      <c r="I454" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>