--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -168,50 +168,65 @@
     <t>L</t>
   </si>
   <si>
     <t>dr Magdalena Jurewicz-Nowak</t>
   </si>
   <si>
     <t>112 A-20</t>
   </si>
   <si>
     <t>Społeczne, kulturowe i psychologiczne uwarunkowania nauczania języka polskiego jako obcego (W)</t>
   </si>
   <si>
     <t>dr Iwona Żuraszek-Ryś</t>
   </si>
   <si>
     <t>111 A-20</t>
   </si>
   <si>
     <t>9 A-20</t>
   </si>
   <si>
     <t>Warsztat nauczyciela języka polskiego jako obcego (L)</t>
   </si>
   <si>
     <t>Testowanie, ocenianie, certyfikacja (W)</t>
+  </si>
+  <si>
+    <t>118 A-20</t>
+  </si>
+  <si>
+    <t>8 A-20</t>
+  </si>
+  <si>
+    <t>Współczesna literatura angielskiego obszaru językowego (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>So</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -519,54 +534,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J181"/>
+  <dimension ref="A1:J183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E181" sqref="E181"/>
+      <selection activeCell="E183" sqref="E183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3322,51 +3337,51 @@
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46146.0</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E103" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" t="s">
         <v>11</v>
       </c>
       <c r="H103" t="s">
         <v>12</v>
       </c>
       <c r="I103" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46147.0</v>
       </c>
       <c r="B104" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E104" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F104" t="s">
         <v>15</v>
       </c>
       <c r="G104" t="s">
         <v>16</v>
       </c>
       <c r="H104" t="s">
         <v>17</v>
       </c>
       <c r="I104" t="s">
@@ -3646,51 +3661,51 @@
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46153.0</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E115" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" t="s">
         <v>11</v>
       </c>
       <c r="H115" t="s">
         <v>12</v>
       </c>
       <c r="I115" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46154.0</v>
       </c>
       <c r="B116" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E116" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
         <v>16</v>
       </c>
       <c r="H116" t="s">
         <v>17</v>
       </c>
       <c r="I116" t="s">
@@ -3970,51 +3985,51 @@
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46160.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E127" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
         <v>11</v>
       </c>
       <c r="H127" t="s">
         <v>12</v>
       </c>
       <c r="I127" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46161.0</v>
       </c>
       <c r="B128" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E128" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F128" t="s">
         <v>15</v>
       </c>
       <c r="G128" t="s">
         <v>16</v>
       </c>
       <c r="H128" t="s">
         <v>17</v>
       </c>
       <c r="I128" t="s">
@@ -4268,77 +4283,77 @@
       <c r="A138" s="1">
         <v>46167.0</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>27</v>
       </c>
       <c r="D138" s="2">
         <v>0.40625</v>
       </c>
       <c r="E138" s="2">
         <v>0.46875</v>
       </c>
       <c r="F138" t="s">
         <v>28</v>
       </c>
       <c r="G138" t="s">
         <v>29</v>
       </c>
       <c r="H138" t="s">
         <v>30</v>
       </c>
       <c r="I138" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46167.0</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E139" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" t="s">
         <v>11</v>
       </c>
       <c r="H139" t="s">
         <v>12</v>
       </c>
       <c r="I139" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46168.0</v>
       </c>
       <c r="B140" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E140" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F140" t="s">
         <v>15</v>
       </c>
       <c r="G140" t="s">
         <v>16</v>
       </c>
       <c r="H140" t="s">
         <v>17</v>
       </c>
       <c r="I140" t="s">
@@ -4618,51 +4633,51 @@
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46174.0</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E151" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F151" t="s">
         <v>10</v>
       </c>
       <c r="G151" t="s">
         <v>11</v>
       </c>
       <c r="H151" t="s">
         <v>12</v>
       </c>
       <c r="I151" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46175.0</v>
       </c>
       <c r="B152" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E152" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F152" t="s">
         <v>15</v>
       </c>
       <c r="G152" t="s">
         <v>16</v>
       </c>
       <c r="H152" t="s">
         <v>17</v>
       </c>
       <c r="I152" t="s">
@@ -4832,51 +4847,51 @@
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46181.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E159" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
       <c r="G159" t="s">
         <v>11</v>
       </c>
       <c r="H159" t="s">
         <v>12</v>
       </c>
       <c r="I159" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46182.0</v>
       </c>
       <c r="B160" t="s">
         <v>14</v>
       </c>
       <c r="D160" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E160" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F160" t="s">
         <v>15</v>
       </c>
       <c r="G160" t="s">
         <v>16</v>
       </c>
       <c r="H160" t="s">
         <v>17</v>
       </c>
       <c r="I160" t="s">
@@ -5156,51 +5171,51 @@
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1">
         <v>46188.0</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E171" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" t="s">
         <v>11</v>
       </c>
       <c r="H171" t="s">
         <v>12</v>
       </c>
       <c r="I171" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1">
         <v>46189.0</v>
       </c>
       <c r="B172" t="s">
         <v>14</v>
       </c>
       <c r="D172" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E172" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F172" t="s">
         <v>15</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172" t="s">
         <v>17</v>
       </c>
       <c r="I172" t="s">
@@ -5426,50 +5441,102 @@
         <v>46191.0</v>
       </c>
       <c r="B181" t="s">
         <v>35</v>
       </c>
       <c r="C181" t="s">
         <v>41</v>
       </c>
       <c r="D181" s="2">
         <v>0.625</v>
       </c>
       <c r="E181" s="2">
         <v>0.69097222222222</v>
       </c>
       <c r="F181" t="s">
         <v>51</v>
       </c>
       <c r="G181" t="s">
         <v>16</v>
       </c>
       <c r="H181" t="s">
         <v>47</v>
       </c>
       <c r="I181" t="s">
         <v>48</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>14</v>
+      </c>
+      <c r="D182" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E182" s="2">
+        <v>0.79166666666667</v>
+      </c>
+      <c r="F182" t="s">
+        <v>54</v>
+      </c>
+      <c r="G182" t="s">
+        <v>55</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>56</v>
+      </c>
+      <c r="D183" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E183" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F183" t="s">
+        <v>54</v>
+      </c>
+      <c r="G183" t="s">
+        <v>55</v>
+      </c>
+      <c r="H183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>