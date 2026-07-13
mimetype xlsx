--- v0 (2026-04-13)
+++ v1 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -207,50 +207,77 @@
     <t>111 A-20</t>
   </si>
   <si>
     <t>Kształcenie sprawności produktywnych (mówienie i pisanie) (Ć)</t>
   </si>
   <si>
     <t>Kształcenie sprawności receptywnych (słuchanie, czytanie) (Ć)</t>
   </si>
   <si>
     <t>dr Magdalena Jurewicz-Nowak</t>
   </si>
   <si>
     <t>109 A-20</t>
   </si>
   <si>
     <t>Foreign language - Russian II/Język obcy specjalistyczny - język rosyjski 2 (Ć)</t>
   </si>
   <si>
     <t>mgr Genowefa Rutkowska</t>
   </si>
   <si>
     <t>101 A-20</t>
   </si>
   <si>
     <t>Wprowadzenie do glottodydaktyki polonistycznej (W)</t>
+  </si>
+  <si>
+    <t>215 A-20; 8 A-20</t>
+  </si>
+  <si>
+    <t>Foreign language - Russian II/Język obcy specjalistyczny - język rosyjski 2 (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Metodyka nauczania języka polskiego jako obcego (E)</t>
+  </si>
+  <si>
+    <t>148 A-16</t>
+  </si>
+  <si>
+    <t>Foreign language - German II/Język obcy specjalistyczny - język niemiecki (E)</t>
+  </si>
+  <si>
+    <t>Ni</t>
+  </si>
+  <si>
+    <t>Foreign language - French II/Język obcy specjalistyczny - język francuski (E)</t>
+  </si>
+  <si>
+    <t>Wprowadzenie do glottodydaktyki polonistycznej (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -558,67 +585,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J285"/>
+  <dimension ref="A1:J295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E285" sqref="E285"/>
+      <selection activeCell="E295" sqref="E295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5205,51 +5232,51 @@
       <c r="A167" s="1">
         <v>46148.0</v>
       </c>
       <c r="B167" t="s">
         <v>32</v>
       </c>
       <c r="C167" t="s">
         <v>35</v>
       </c>
       <c r="D167" s="2">
         <v>0.40625</v>
       </c>
       <c r="E167" s="2">
         <v>0.46875</v>
       </c>
       <c r="F167" t="s">
         <v>36</v>
       </c>
       <c r="G167" t="s">
         <v>12</v>
       </c>
       <c r="H167" t="s">
         <v>37</v>
       </c>
       <c r="I167" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1">
         <v>46148.0</v>
       </c>
       <c r="B168" t="s">
         <v>32</v>
       </c>
       <c r="C168" t="s">
         <v>39</v>
       </c>
       <c r="D168" s="2">
         <v>0.40625</v>
       </c>
       <c r="E168" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F168" t="s">
         <v>40</v>
       </c>
       <c r="G168" t="s">
         <v>16</v>
       </c>
       <c r="H168" t="s">
@@ -6786,51 +6813,51 @@
       <c r="A224" s="1">
         <v>46169.0</v>
       </c>
       <c r="B224" t="s">
         <v>32</v>
       </c>
       <c r="C224" t="s">
         <v>35</v>
       </c>
       <c r="D224" s="2">
         <v>0.40625</v>
       </c>
       <c r="E224" s="2">
         <v>0.46875</v>
       </c>
       <c r="F224" t="s">
         <v>36</v>
       </c>
       <c r="G224" t="s">
         <v>12</v>
       </c>
       <c r="H224" t="s">
         <v>37</v>
       </c>
       <c r="I224" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1">
         <v>46169.0</v>
       </c>
       <c r="B225" t="s">
         <v>32</v>
       </c>
       <c r="C225" t="s">
         <v>39</v>
       </c>
       <c r="D225" s="2">
         <v>0.40625</v>
       </c>
       <c r="E225" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F225" t="s">
         <v>40</v>
       </c>
       <c r="G225" t="s">
         <v>16</v>
       </c>
       <c r="H225" t="s">
@@ -8484,50 +8511,322 @@
         <v>46191.0</v>
       </c>
       <c r="B285" t="s">
         <v>47</v>
       </c>
       <c r="C285" t="s">
         <v>52</v>
       </c>
       <c r="D285" s="2">
         <v>0.625</v>
       </c>
       <c r="E285" s="2">
         <v>0.6875</v>
       </c>
       <c r="F285" t="s">
         <v>58</v>
       </c>
       <c r="G285" t="s">
         <v>16</v>
       </c>
       <c r="H285" t="s">
         <v>59</v>
       </c>
       <c r="I285" t="s">
         <v>27</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="D286" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E286" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F286" t="s">
+        <v>66</v>
+      </c>
+      <c r="G286" t="s">
+        <v>67</v>
+      </c>
+      <c r="H286" t="s">
+        <v>62</v>
+      </c>
+      <c r="I286" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B287" t="s">
+        <v>21</v>
+      </c>
+      <c r="C287" t="s">
+        <v>52</v>
+      </c>
+      <c r="D287" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E287" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F287" t="s">
+        <v>68</v>
+      </c>
+      <c r="G287" t="s">
+        <v>67</v>
+      </c>
+      <c r="H287" t="s">
+        <v>55</v>
+      </c>
+      <c r="I287" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B288" t="s">
+        <v>32</v>
+      </c>
+      <c r="D288" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E288" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F288" t="s">
+        <v>70</v>
+      </c>
+      <c r="G288" t="s">
+        <v>67</v>
+      </c>
+      <c r="H288" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="1">
+        <v>46201.0</v>
+      </c>
+      <c r="B289" t="s">
+        <v>71</v>
+      </c>
+      <c r="D289" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E289" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F289" t="s">
+        <v>72</v>
+      </c>
+      <c r="G289" t="s">
+        <v>67</v>
+      </c>
+      <c r="H289" t="s">
+        <v>29</v>
+      </c>
+      <c r="I289" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="B290" t="s">
+        <v>21</v>
+      </c>
+      <c r="C290" t="s">
+        <v>52</v>
+      </c>
+      <c r="D290" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E290" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F290" t="s">
+        <v>73</v>
+      </c>
+      <c r="G290" t="s">
+        <v>67</v>
+      </c>
+      <c r="H290" t="s">
+        <v>55</v>
+      </c>
+      <c r="I290" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B291" t="s">
+        <v>32</v>
+      </c>
+      <c r="D291" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E291" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F291" t="s">
+        <v>66</v>
+      </c>
+      <c r="G291" t="s">
+        <v>67</v>
+      </c>
+      <c r="H291" t="s">
+        <v>62</v>
+      </c>
+      <c r="I291" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B292" t="s">
+        <v>32</v>
+      </c>
+      <c r="C292" t="s">
+        <v>52</v>
+      </c>
+      <c r="D292" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E292" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F292" t="s">
+        <v>68</v>
+      </c>
+      <c r="G292" t="s">
+        <v>67</v>
+      </c>
+      <c r="H292" t="s">
+        <v>55</v>
+      </c>
+      <c r="I292" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B293" t="s">
+        <v>47</v>
+      </c>
+      <c r="D293" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E293" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F293" t="s">
+        <v>70</v>
+      </c>
+      <c r="G293" t="s">
+        <v>67</v>
+      </c>
+      <c r="H293" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>52</v>
+      </c>
+      <c r="D294" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E294" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F294" t="s">
+        <v>73</v>
+      </c>
+      <c r="G294" t="s">
+        <v>67</v>
+      </c>
+      <c r="H294" t="s">
+        <v>55</v>
+      </c>
+      <c r="I294" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="D295" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E295" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F295" t="s">
+        <v>72</v>
+      </c>
+      <c r="G295" t="s">
+        <v>67</v>
+      </c>
+      <c r="H295" t="s">
+        <v>29</v>
+      </c>
+      <c r="I295" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>