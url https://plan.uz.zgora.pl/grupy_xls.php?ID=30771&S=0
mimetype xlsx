--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -1698,538 +1698,538 @@
       </c>
       <c r="E43" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="F43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1">
         <v>46140.0</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E44" s="2">
-        <v>0.61458333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I44" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1">
         <v>46140.0</v>
       </c>
       <c r="B45" t="s">
         <v>19</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E45" s="2">
-        <v>0.6875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F45" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G45" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I45" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1">
         <v>46140.0</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D46" s="2">
-        <v>0.69791666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E46" s="2">
-        <v>0.76041666666667</v>
+        <v>0.6875</v>
       </c>
       <c r="F46" t="s">
         <v>27</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I46" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1">
-        <v>46146.0</v>
+        <v>46140.0</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>19</v>
+      </c>
+      <c r="C47" t="s">
+        <v>31</v>
       </c>
       <c r="D47" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E47" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G47" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="H47" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I47" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1">
         <v>46146.0</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="2">
-        <v>0.63541666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E48" s="2">
-        <v>0.69791666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G48" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I48" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1">
-        <v>46147.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B49" t="s">
-        <v>19</v>
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>14</v>
       </c>
       <c r="D49" s="2">
-        <v>0.33333333333333</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="E49" s="2">
-        <v>0.53125</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I49" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
         <v>46147.0</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E50" s="2">
-        <v>0.61458333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I50" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>46147.0</v>
       </c>
       <c r="B51" t="s">
         <v>19</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E51" s="2">
-        <v>0.6875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G51" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H51" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I51" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>46147.0</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D52" s="2">
-        <v>0.69791666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E52" s="2">
-        <v>0.76041666666667</v>
+        <v>0.6875</v>
       </c>
       <c r="F52" t="s">
         <v>27</v>
       </c>
       <c r="G52" t="s">
         <v>28</v>
       </c>
       <c r="H52" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I52" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
-        <v>46153.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>19</v>
+      </c>
+      <c r="C53" t="s">
+        <v>31</v>
       </c>
       <c r="D53" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E53" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G53" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="H53" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I53" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1">
         <v>46153.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="2">
-        <v>0.63541666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E54" s="2">
-        <v>0.69791666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G54" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I54" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
-        <v>46154.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B55" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="2">
-        <v>0.33333333333333</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="E55" s="2">
-        <v>0.54166666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F55" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I55" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46154.0</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
+      <c r="C56" t="s">
+        <v>14</v>
+      </c>
       <c r="D56" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E56" s="2">
-        <v>0.61458333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G56" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H56" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I56" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1">
         <v>46154.0</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E57" s="2">
-        <v>0.6875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F57" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G57" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H57" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I57" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1">
         <v>46154.0</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D58" s="2">
-        <v>0.69791666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E58" s="2">
-        <v>0.76041666666667</v>
+        <v>0.6875</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" t="s">
         <v>28</v>
       </c>
       <c r="H58" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I58" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
-        <v>46160.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>19</v>
+      </c>
+      <c r="C59" t="s">
+        <v>31</v>
       </c>
       <c r="D59" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E59" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F59" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G59" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="H59" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I59" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
         <v>46160.0</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="2">
-        <v>0.63541666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E60" s="2">
-        <v>0.69791666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G60" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I60" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
-        <v>46161.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B61" t="s">
-        <v>19</v>
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>14</v>
       </c>
       <c r="D61" s="2">
-        <v>0.33333333333333</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="E61" s="2">
-        <v>0.53125</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H61" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I61" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
         <v>46161.0</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E62" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">