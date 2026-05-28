--- v0 (2026-04-11)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -240,50 +240,71 @@
     <t>Pi</t>
   </si>
   <si>
     <t>Zarządzanie zasobami ludzkimi (W)</t>
   </si>
   <si>
     <t>dr inż. Marzena Góralczyk</t>
   </si>
   <si>
     <t>Finanse publiczne (W)</t>
   </si>
   <si>
     <t>1 C-2</t>
   </si>
   <si>
     <t>Makroekonomia (W)</t>
   </si>
   <si>
     <t>prof. dr hab. Eulalia Skawińska</t>
   </si>
   <si>
     <t>Zarządzanie zasobami ludzkimi (Ć)</t>
   </si>
   <si>
     <t>dr Renata Maciejewska</t>
+  </si>
+  <si>
+    <t>Finanse publiczne (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>207 A-29</t>
+  </si>
+  <si>
+    <t>Podstawy rachunkowości (E)</t>
+  </si>
+  <si>
+    <t>Analiza rynku (E)</t>
+  </si>
+  <si>
+    <t>Makroekonomia (E)</t>
+  </si>
+  <si>
+    <t>Ni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -591,54 +612,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E324" sqref="E324"/>
+      <selection activeCell="E332" sqref="E332"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -9216,50 +9237,258 @@
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1">
         <v>46191.0</v>
       </c>
       <c r="B324" t="s">
         <v>54</v>
       </c>
       <c r="D324" s="2">
         <v>0.77083333333333</v>
       </c>
       <c r="E324" s="2">
         <v>0.83333333333333</v>
       </c>
       <c r="F324" t="s">
         <v>22</v>
       </c>
       <c r="G324" t="s">
         <v>16</v>
       </c>
       <c r="H324" t="s">
         <v>65</v>
       </c>
       <c r="I324" t="s">
         <v>66</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="D325" s="2">
+        <v>0.34375</v>
+      </c>
+      <c r="E325" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="F325" t="s">
+        <v>76</v>
+      </c>
+      <c r="G325" t="s">
+        <v>77</v>
+      </c>
+      <c r="H325" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B326" t="s">
+        <v>36</v>
+      </c>
+      <c r="D326" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E326" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F326" t="s">
+        <v>79</v>
+      </c>
+      <c r="G326" t="s">
+        <v>77</v>
+      </c>
+      <c r="H326" t="s">
+        <v>17</v>
+      </c>
+      <c r="I326" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B327" t="s">
+        <v>42</v>
+      </c>
+      <c r="D327" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="E327" s="2">
+        <v>0.73958333333333</v>
+      </c>
+      <c r="F327" t="s">
+        <v>80</v>
+      </c>
+      <c r="G327" t="s">
+        <v>77</v>
+      </c>
+      <c r="H327" t="s">
+        <v>34</v>
+      </c>
+      <c r="I327" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B328" t="s">
+        <v>54</v>
+      </c>
+      <c r="D328" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E328" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F328" t="s">
+        <v>81</v>
+      </c>
+      <c r="G328" t="s">
+        <v>77</v>
+      </c>
+      <c r="H328" t="s">
+        <v>73</v>
+      </c>
+      <c r="I328" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B329" t="s">
+        <v>36</v>
+      </c>
+      <c r="D329" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="E329" s="2">
+        <v>0.73958333333333</v>
+      </c>
+      <c r="F329" t="s">
+        <v>80</v>
+      </c>
+      <c r="G329" t="s">
+        <v>77</v>
+      </c>
+      <c r="H329" t="s">
+        <v>34</v>
+      </c>
+      <c r="I329" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="1">
+        <v>46271.0</v>
+      </c>
+      <c r="B330" t="s">
+        <v>82</v>
+      </c>
+      <c r="D330" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E330" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F330" t="s">
+        <v>79</v>
+      </c>
+      <c r="G330" t="s">
+        <v>77</v>
+      </c>
+      <c r="H330" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="D331" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E331" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F331" t="s">
+        <v>81</v>
+      </c>
+      <c r="G331" t="s">
+        <v>77</v>
+      </c>
+      <c r="H331" t="s">
+        <v>73</v>
+      </c>
+      <c r="I331" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="D332" s="2">
+        <v>0.34375</v>
+      </c>
+      <c r="E332" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="F332" t="s">
+        <v>76</v>
+      </c>
+      <c r="G332" t="s">
+        <v>77</v>
+      </c>
+      <c r="H332" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>