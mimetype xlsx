--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -240,50 +240,53 @@
     <t>Pi</t>
   </si>
   <si>
     <t>Zarządzanie zasobami ludzkimi (W)</t>
   </si>
   <si>
     <t>dr inż. Marzena Góralczyk</t>
   </si>
   <si>
     <t>Finanse publiczne (W)</t>
   </si>
   <si>
     <t>1 C-2</t>
   </si>
   <si>
     <t>Makroekonomia (W)</t>
   </si>
   <si>
     <t>prof. dr hab. Eulalia Skawińska</t>
   </si>
   <si>
     <t>Zarządzanie zasobami ludzkimi (Ć)</t>
   </si>
   <si>
     <t>dr Renata Maciejewska</t>
+  </si>
+  <si>
+    <t>105 A-2</t>
   </si>
   <si>
     <t>Finanse publiczne (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>207 A-29</t>
   </si>
   <si>
     <t>Podstawy rachunkowości (E)</t>
   </si>
   <si>
     <t>Analiza rynku (E)</t>
   </si>
   <si>
     <t>Makroekonomia (E)</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
 </sst>
 </file>
 
@@ -8663,66 +8666,66 @@
       </c>
       <c r="E302" s="2">
         <v>0.83333333333333</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>16</v>
       </c>
       <c r="H302" t="s">
         <v>65</v>
       </c>
       <c r="I302" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1">
         <v>46185.0</v>
       </c>
       <c r="B303" t="s">
         <v>67</v>
       </c>
       <c r="D303" s="2">
-        <v>0.60416666666667</v>
+        <v>0.46180555555556</v>
       </c>
       <c r="E303" s="2">
-        <v>0.66319444444444</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F303" t="s">
         <v>68</v>
       </c>
       <c r="G303" t="s">
         <v>33</v>
       </c>
       <c r="H303" t="s">
         <v>69</v>
       </c>
       <c r="I303" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
         <v>46188.0</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="D304" s="2">
         <v>0.3125</v>
       </c>
       <c r="E304" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F304" t="s">
         <v>70</v>
       </c>
       <c r="G304" t="s">
         <v>33</v>
       </c>
       <c r="H304" t="s">
         <v>12</v>
       </c>
       <c r="I304" t="s">
@@ -8863,51 +8866,51 @@
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
         <v>46188.0</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="D310" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E310" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>16</v>
       </c>
       <c r="H310" t="s">
         <v>27</v>
       </c>
       <c r="I310" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1">
         <v>46188.0</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="D311" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E311" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F311" t="s">
         <v>29</v>
       </c>
       <c r="G311" t="s">
         <v>16</v>
       </c>
       <c r="H311" t="s">
         <v>30</v>
       </c>
       <c r="I311" t="s">
@@ -9253,242 +9256,242 @@
       </c>
       <c r="G324" t="s">
         <v>16</v>
       </c>
       <c r="H324" t="s">
         <v>65</v>
       </c>
       <c r="I324" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1">
         <v>46195.0</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="D325" s="2">
         <v>0.34375</v>
       </c>
       <c r="E325" s="2">
         <v>0.375</v>
       </c>
       <c r="F325" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G325" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H325" t="s">
         <v>12</v>
       </c>
       <c r="I325" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1">
         <v>46196.0</v>
       </c>
       <c r="B326" t="s">
         <v>36</v>
       </c>
       <c r="D326" s="2">
         <v>0.375</v>
       </c>
       <c r="E326" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F326" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G326" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H326" t="s">
         <v>17</v>
       </c>
       <c r="I326" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1">
         <v>46197.0</v>
       </c>
       <c r="B327" t="s">
         <v>42</v>
       </c>
       <c r="D327" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E327" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F327" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G327" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H327" t="s">
         <v>34</v>
       </c>
       <c r="I327" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1">
         <v>46198.0</v>
       </c>
       <c r="B328" t="s">
         <v>54</v>
       </c>
       <c r="D328" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E328" s="2">
         <v>0.5</v>
       </c>
       <c r="F328" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G328" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H328" t="s">
         <v>73</v>
       </c>
       <c r="I328" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1">
         <v>46266.0</v>
       </c>
       <c r="B329" t="s">
         <v>36</v>
       </c>
       <c r="D329" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E329" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F329" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G329" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H329" t="s">
         <v>34</v>
       </c>
       <c r="I329" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1">
         <v>46271.0</v>
       </c>
       <c r="B330" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D330" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E330" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="F330" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G330" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H330" t="s">
         <v>17</v>
       </c>
       <c r="I330" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1">
         <v>46272.0</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="D331" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E331" s="2">
         <v>0.5</v>
       </c>
       <c r="F331" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G331" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H331" t="s">
         <v>73</v>
       </c>
       <c r="I331" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1">
         <v>46279.0</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="D332" s="2">
         <v>0.34375</v>
       </c>
       <c r="E332" s="2">
         <v>0.375</v>
       </c>
       <c r="F332" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G332" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H332" t="s">
         <v>12</v>
       </c>
       <c r="I332" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>