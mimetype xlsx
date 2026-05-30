--- v0 (2026-04-08)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -243,50 +243,71 @@
     <t>dr inż. Barbara Jurkowska</t>
   </si>
   <si>
     <t>Finanse behawioralne (W)</t>
   </si>
   <si>
     <t>123 A-29</t>
   </si>
   <si>
     <t>004 A-0</t>
   </si>
   <si>
     <t>Ocena projektów inwestycyjnych (W)</t>
   </si>
   <si>
     <t>Instytucje wsparcia biznesu (W)</t>
   </si>
   <si>
     <t>207 A-29</t>
   </si>
   <si>
     <t>159 A-0</t>
   </si>
   <si>
     <t>16i A-0</t>
+  </si>
+  <si>
+    <t>03b A-0</t>
+  </si>
+  <si>
+    <t>Komunikowanie się w biznesie (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Systemy logistyczne (E)</t>
+  </si>
+  <si>
+    <t>Zarządzanie ryzykiem (E)</t>
+  </si>
+  <si>
+    <t>Śr</t>
+  </si>
+  <si>
+    <t>Wt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -594,54 +615,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J216"/>
+  <dimension ref="A1:J222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E216" sqref="E216"/>
+      <selection activeCell="E222" sqref="E222"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3113,208 +3134,208 @@
       </c>
       <c r="E92" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F92" t="s">
         <v>53</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92" t="s">
         <v>54</v>
       </c>
       <c r="I92" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46124.0</v>
       </c>
       <c r="B93" t="s">
         <v>48</v>
       </c>
       <c r="C93" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="D93" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E93" s="2">
-        <v>0.52083333333333</v>
+        <v>0.51736111111111</v>
       </c>
       <c r="F93" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I93" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
         <v>46124.0</v>
       </c>
       <c r="B94" t="s">
         <v>48</v>
       </c>
       <c r="C94" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D94" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E94" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F94" t="s">
         <v>56</v>
       </c>
       <c r="G94" t="s">
         <v>16</v>
       </c>
       <c r="H94" t="s">
         <v>20</v>
       </c>
       <c r="I94" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46124.0</v>
       </c>
       <c r="B95" t="s">
         <v>48</v>
       </c>
+      <c r="C95" t="s">
+        <v>49</v>
+      </c>
       <c r="D95" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E95" s="2">
-        <v>0.67361111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F95" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G95" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H95" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I95" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46124.0</v>
       </c>
       <c r="B96" t="s">
         <v>48</v>
       </c>
       <c r="D96" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E96" s="2">
-        <v>0.74652777777778</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="F96" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I96" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46124.0</v>
       </c>
       <c r="B97" t="s">
         <v>48</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="2">
-        <v>0.75</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E97" s="2">
-        <v>0.81944444444444</v>
+        <v>0.74652777777778</v>
       </c>
       <c r="F97" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G97" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H97" t="s">
         <v>34</v>
       </c>
       <c r="I97" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46124.0</v>
       </c>
       <c r="B98" t="s">
         <v>48</v>
       </c>
       <c r="C98" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D98" s="2">
-        <v>0.82291666666667</v>
+        <v>0.75</v>
       </c>
       <c r="E98" s="2">
-        <v>0.89236111111111</v>
+        <v>0.81944444444444</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I98" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46137.0</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="2">
         <v>0.31944444444444</v>
       </c>
       <c r="E99" s="2">
         <v>0.375</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
         <v>12</v>
       </c>
       <c r="I99" t="s">
@@ -4421,176 +4442,176 @@
       </c>
       <c r="F140" t="s">
         <v>56</v>
       </c>
       <c r="G140" t="s">
         <v>16</v>
       </c>
       <c r="H140" t="s">
         <v>20</v>
       </c>
       <c r="I140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46152.0</v>
       </c>
       <c r="B141" t="s">
         <v>48</v>
       </c>
       <c r="C141" t="s">
         <v>49</v>
       </c>
       <c r="D141" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E141" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F141" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G141" t="s">
         <v>16</v>
       </c>
       <c r="H141" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I141" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46152.0</v>
       </c>
       <c r="B142" t="s">
         <v>48</v>
       </c>
+      <c r="C142" t="s">
+        <v>49</v>
+      </c>
       <c r="D142" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E142" s="2">
-        <v>0.67361111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F142" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G142" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I142" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46152.0</v>
       </c>
       <c r="B143" t="s">
         <v>48</v>
       </c>
       <c r="D143" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E143" s="2">
-        <v>0.74652777777778</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="F143" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G143" t="s">
         <v>11</v>
       </c>
       <c r="H143" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I143" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46152.0</v>
       </c>
       <c r="B144" t="s">
         <v>48</v>
       </c>
-      <c r="C144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" s="2">
-        <v>0.75</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E144" s="2">
-        <v>0.81944444444444</v>
+        <v>0.74652777777778</v>
       </c>
       <c r="F144" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G144" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H144" t="s">
         <v>34</v>
       </c>
       <c r="I144" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46152.0</v>
       </c>
       <c r="B145" t="s">
         <v>48</v>
       </c>
       <c r="C145" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D145" s="2">
-        <v>0.82291666666667</v>
+        <v>0.75</v>
       </c>
       <c r="E145" s="2">
-        <v>0.89236111111111</v>
+        <v>0.81944444444444</v>
       </c>
       <c r="F145" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G145" t="s">
         <v>16</v>
       </c>
       <c r="H145" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I145" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46158.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
         <v>0.31944444444444</v>
       </c>
       <c r="E146" s="2">
         <v>0.375</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
       <c r="G146" t="s">
         <v>11</v>
       </c>
       <c r="H146" t="s">
         <v>12</v>
       </c>
       <c r="I146" t="s">
@@ -5084,77 +5105,77 @@
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
         <v>46159.0</v>
       </c>
       <c r="B165" t="s">
         <v>48</v>
       </c>
       <c r="D165" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E165" s="2">
         <v>0.65972222222222</v>
       </c>
       <c r="F165" t="s">
         <v>58</v>
       </c>
       <c r="G165" t="s">
         <v>11</v>
       </c>
       <c r="H165" t="s">
         <v>26</v>
       </c>
       <c r="I165" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1">
         <v>46159.0</v>
       </c>
       <c r="B166" t="s">
         <v>48</v>
       </c>
       <c r="D166" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E166" s="2">
         <v>0.73263888888889</v>
       </c>
       <c r="F166" t="s">
         <v>60</v>
       </c>
       <c r="G166" t="s">
         <v>42</v>
       </c>
       <c r="H166" t="s">
         <v>26</v>
       </c>
       <c r="I166" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1">
         <v>46159.0</v>
       </c>
       <c r="B167" t="s">
         <v>48</v>
       </c>
       <c r="D167" s="2">
         <v>0.75</v>
       </c>
       <c r="E167" s="2">
         <v>0.80555555555556</v>
       </c>
       <c r="F167" t="s">
         <v>60</v>
       </c>
       <c r="G167" t="s">
         <v>42</v>
       </c>
       <c r="H167" t="s">
         <v>26</v>
       </c>
       <c r="I167" t="s">
@@ -5234,63 +5255,63 @@
       </c>
       <c r="F170" t="s">
         <v>15</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170" t="s">
         <v>17</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1">
         <v>46172.0</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E171" s="2">
-        <v>0.45486111111111</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F171" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="G171" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H171" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="I171" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1">
         <v>46172.0</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>14</v>
       </c>
       <c r="D172" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E172" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F172" t="s">
         <v>67</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172" t="s">
@@ -5764,51 +5785,51 @@
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1">
         <v>46173.0</v>
       </c>
       <c r="B190" t="s">
         <v>48</v>
       </c>
       <c r="D190" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E190" s="2">
         <v>0.67361111111111</v>
       </c>
       <c r="F190" t="s">
         <v>72</v>
       </c>
       <c r="G190" t="s">
         <v>11</v>
       </c>
       <c r="H190" t="s">
         <v>26</v>
       </c>
       <c r="I190" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1">
         <v>46173.0</v>
       </c>
       <c r="B191" t="s">
         <v>48</v>
       </c>
       <c r="D191" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E191" s="2">
         <v>0.74652777777778</v>
       </c>
       <c r="F191" t="s">
         <v>73</v>
       </c>
       <c r="G191" t="s">
         <v>11</v>
       </c>
       <c r="H191" t="s">
         <v>34</v>
       </c>
       <c r="I191" t="s">
@@ -6079,155 +6100,155 @@
       </c>
       <c r="I201" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
         <v>46186.0</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="D202" s="2">
         <v>0.53125</v>
       </c>
       <c r="E202" s="2">
         <v>0.59375</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="H202" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I202" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1">
         <v>46186.0</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="D203" s="2">
         <v>0.53125</v>
       </c>
       <c r="E203" s="2">
-        <v>0.59375</v>
+        <v>0.60069444444444</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I203" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
         <v>46186.0</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="D204" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E204" s="2">
-        <v>0.60069444444444</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F204" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G204" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H204" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I204" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
         <v>46186.0</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="D205" s="2">
-        <v>0.60416666666667</v>
+        <v>0.75</v>
       </c>
       <c r="E205" s="2">
-        <v>0.66666666666667</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F205" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G205" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="H205" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I205" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
         <v>46186.0</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="D206" s="2">
-        <v>0.75</v>
+        <v>0.82291666666667</v>
       </c>
       <c r="E206" s="2">
-        <v>0.80555555555556</v>
+        <v>0.89236111111111</v>
       </c>
       <c r="F206" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="G206" t="s">
         <v>11</v>
       </c>
       <c r="H206" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="I206" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
         <v>46187.0</v>
       </c>
       <c r="B207" t="s">
         <v>48</v>
       </c>
       <c r="C207" t="s">
         <v>49</v>
       </c>
       <c r="D207" s="2">
         <v>0.3125</v>
       </c>
       <c r="E207" s="2">
         <v>0.375</v>
       </c>
       <c r="F207" t="s">
         <v>50</v>
       </c>
       <c r="G207" t="s">
@@ -6465,50 +6486,206 @@
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1">
         <v>46187.0</v>
       </c>
       <c r="B216" t="s">
         <v>48</v>
       </c>
       <c r="D216" s="2">
         <v>0.81597222222222</v>
       </c>
       <c r="E216" s="2">
         <v>0.87152777777778</v>
       </c>
       <c r="F216" t="s">
         <v>61</v>
       </c>
       <c r="G216" t="s">
         <v>42</v>
       </c>
       <c r="H216" t="s">
         <v>26</v>
       </c>
       <c r="I216" t="s">
         <v>59</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="1">
+        <v>46193.0</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E217" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F217" t="s">
+        <v>78</v>
+      </c>
+      <c r="G217" t="s">
+        <v>79</v>
+      </c>
+      <c r="H217" t="s">
+        <v>65</v>
+      </c>
+      <c r="I217" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" s="2">
+        <v>0.3125</v>
+      </c>
+      <c r="E218" s="2">
+        <v>0.34305555555556</v>
+      </c>
+      <c r="F218" t="s">
+        <v>80</v>
+      </c>
+      <c r="G218" t="s">
+        <v>79</v>
+      </c>
+      <c r="H218" t="s">
+        <v>12</v>
+      </c>
+      <c r="I218" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="1">
+        <v>46201.0</v>
+      </c>
+      <c r="B219" t="s">
+        <v>48</v>
+      </c>
+      <c r="D219" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E219" s="2">
+        <v>0.41319444444444</v>
+      </c>
+      <c r="F219" t="s">
+        <v>81</v>
+      </c>
+      <c r="G219" t="s">
+        <v>79</v>
+      </c>
+      <c r="H219" t="s">
+        <v>26</v>
+      </c>
+      <c r="I219" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B220" t="s">
+        <v>82</v>
+      </c>
+      <c r="D220" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E220" s="2">
+        <v>0.73958333333333</v>
+      </c>
+      <c r="F220" t="s">
+        <v>78</v>
+      </c>
+      <c r="G220" t="s">
+        <v>79</v>
+      </c>
+      <c r="H220" t="s">
+        <v>65</v>
+      </c>
+      <c r="I220" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="D221" s="2">
+        <v>0.3125</v>
+      </c>
+      <c r="E221" s="2">
+        <v>0.34305555555556</v>
+      </c>
+      <c r="F221" t="s">
+        <v>80</v>
+      </c>
+      <c r="G221" t="s">
+        <v>79</v>
+      </c>
+      <c r="H221" t="s">
+        <v>12</v>
+      </c>
+      <c r="I221" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B222" t="s">
+        <v>83</v>
+      </c>
+      <c r="D222" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E222" s="2">
+        <v>0.41319444444444</v>
+      </c>
+      <c r="F222" t="s">
+        <v>81</v>
+      </c>
+      <c r="G222" t="s">
+        <v>79</v>
+      </c>
+      <c r="H222" t="s">
+        <v>26</v>
+      </c>
+      <c r="I222" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>