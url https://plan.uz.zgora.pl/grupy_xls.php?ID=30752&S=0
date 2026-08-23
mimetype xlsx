--- v1 (2026-05-30)
+++ v2 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -248,57 +248,63 @@
   <si>
     <t>123 A-29</t>
   </si>
   <si>
     <t>004 A-0</t>
   </si>
   <si>
     <t>Ocena projektów inwestycyjnych (W)</t>
   </si>
   <si>
     <t>Instytucje wsparcia biznesu (W)</t>
   </si>
   <si>
     <t>207 A-29</t>
   </si>
   <si>
     <t>159 A-0</t>
   </si>
   <si>
     <t>16i A-0</t>
   </si>
   <si>
     <t>03b A-0</t>
   </si>
   <si>
+    <t>122 A-29</t>
+  </si>
+  <si>
     <t>Komunikowanie się w biznesie (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Systemy logistyczne (E)</t>
+  </si>
+  <si>
+    <t>Po</t>
   </si>
   <si>
     <t>Zarządzanie ryzykiem (E)</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
   <si>
     <t>Wt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -6155,51 +6161,51 @@
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
         <v>46186.0</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="D204" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E204" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F204" t="s">
         <v>41</v>
       </c>
       <c r="G204" t="s">
         <v>42</v>
       </c>
       <c r="H204" t="s">
         <v>43</v>
       </c>
       <c r="I204" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
         <v>46186.0</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="D205" s="2">
         <v>0.75</v>
       </c>
       <c r="E205" s="2">
         <v>0.80555555555556</v>
       </c>
       <c r="F205" t="s">
         <v>45</v>
       </c>
       <c r="G205" t="s">
         <v>11</v>
       </c>
       <c r="H205" t="s">
         <v>46</v>
       </c>
       <c r="I205" t="s">
@@ -6502,184 +6508,184 @@
       </c>
       <c r="G216" t="s">
         <v>42</v>
       </c>
       <c r="H216" t="s">
         <v>26</v>
       </c>
       <c r="I216" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1">
         <v>46193.0</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="D217" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E217" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F217" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G217" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H217" t="s">
         <v>65</v>
       </c>
       <c r="I217" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1">
         <v>46200.0</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="D218" s="2">
         <v>0.3125</v>
       </c>
       <c r="E218" s="2">
         <v>0.34305555555556</v>
       </c>
       <c r="F218" t="s">
+        <v>81</v>
+      </c>
+      <c r="G218" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H218" t="s">
         <v>12</v>
       </c>
       <c r="I218" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
-        <v>46201.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B219" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="D219" s="2">
         <v>0.375</v>
       </c>
       <c r="E219" s="2">
-        <v>0.41319444444444</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F219" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G219" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H219" t="s">
         <v>26</v>
       </c>
       <c r="I219" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
         <v>46267.0</v>
       </c>
       <c r="B220" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D220" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E220" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F220" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G220" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H220" t="s">
         <v>65</v>
       </c>
       <c r="I220" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
         <v>46270.0</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="D221" s="2">
         <v>0.3125</v>
       </c>
       <c r="E221" s="2">
         <v>0.34305555555556</v>
       </c>
       <c r="F221" t="s">
+        <v>81</v>
+      </c>
+      <c r="G221" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H221" t="s">
         <v>12</v>
       </c>
       <c r="I221" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1">
         <v>46273.0</v>
       </c>
       <c r="B222" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D222" s="2">
         <v>0.375</v>
       </c>
       <c r="E222" s="2">
-        <v>0.41319444444444</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F222" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G222" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H222" t="s">
         <v>26</v>
       </c>
       <c r="I222" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>