--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -287,51 +287,75 @@
   <si>
     <t>F6 A-0</t>
   </si>
   <si>
     <t>Badania zachowań konsumenta na rynku (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>102 A-0</t>
   </si>
   <si>
     <t>16i A-0</t>
   </si>
   <si>
     <t>115 A-29</t>
   </si>
   <si>
     <t>03b A-0</t>
   </si>
   <si>
     <t>121 A-29</t>
   </si>
   <si>
-    <t>F5 A-0</t>
+    <t>1 A-29</t>
+  </si>
+  <si>
+    <t>Ekologiczna ocena wyrobów (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Ekonometria (E)</t>
+  </si>
+  <si>
+    <t>Język angielski 4 (E)</t>
+  </si>
+  <si>
+    <t>9 A-5</t>
+  </si>
+  <si>
+    <t>Performance  Management (E)</t>
+  </si>
+  <si>
+    <t>Język niemiecki 4 (E)</t>
+  </si>
+  <si>
+    <t>12 A-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -639,54 +663,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J334"/>
+  <dimension ref="A1:J344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E334" sqref="E334"/>
+      <selection activeCell="E344" sqref="E344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -5622,51 +5646,51 @@
       <c r="A185" s="1">
         <v>46140.0</v>
       </c>
       <c r="B185" t="s">
         <v>28</v>
       </c>
       <c r="C185" t="s">
         <v>41</v>
       </c>
       <c r="D185" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E185" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F185" t="s">
         <v>39</v>
       </c>
       <c r="G185" t="s">
         <v>25</v>
       </c>
       <c r="H185" t="s">
         <v>38</v>
       </c>
       <c r="I185" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1">
         <v>46140.0</v>
       </c>
       <c r="B186" t="s">
         <v>28</v>
       </c>
       <c r="D186" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E186" s="2">
         <v>0.73611111111111</v>
       </c>
       <c r="F186" t="s">
         <v>44</v>
       </c>
       <c r="G186" t="s">
         <v>21</v>
       </c>
       <c r="H186" t="s">
         <v>45</v>
       </c>
       <c r="I186" t="s">
@@ -6617,51 +6641,51 @@
       <c r="A222" s="1">
         <v>46154.0</v>
       </c>
       <c r="B222" t="s">
         <v>28</v>
       </c>
       <c r="C222" t="s">
         <v>41</v>
       </c>
       <c r="D222" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E222" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F222" t="s">
         <v>39</v>
       </c>
       <c r="G222" t="s">
         <v>25</v>
       </c>
       <c r="H222" t="s">
         <v>38</v>
       </c>
       <c r="I222" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1">
         <v>46154.0</v>
       </c>
       <c r="B223" t="s">
         <v>28</v>
       </c>
       <c r="D223" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E223" s="2">
         <v>0.73611111111111</v>
       </c>
       <c r="F223" t="s">
         <v>44</v>
       </c>
       <c r="G223" t="s">
         <v>21</v>
       </c>
       <c r="H223" t="s">
         <v>45</v>
       </c>
       <c r="I223" t="s">
@@ -7771,51 +7795,51 @@
       <c r="A265" s="1">
         <v>46168.0</v>
       </c>
       <c r="B265" t="s">
         <v>28</v>
       </c>
       <c r="C265" t="s">
         <v>41</v>
       </c>
       <c r="D265" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E265" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F265" t="s">
         <v>39</v>
       </c>
       <c r="G265" t="s">
         <v>25</v>
       </c>
       <c r="H265" t="s">
         <v>38</v>
       </c>
       <c r="I265" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46168.0</v>
       </c>
       <c r="B266" t="s">
         <v>28</v>
       </c>
       <c r="D266" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E266" s="2">
         <v>0.73611111111111</v>
       </c>
       <c r="F266" t="s">
         <v>44</v>
       </c>
       <c r="G266" t="s">
         <v>21</v>
       </c>
       <c r="H266" t="s">
         <v>45</v>
       </c>
       <c r="I266" t="s">
@@ -8792,51 +8816,51 @@
       <c r="A303" s="1">
         <v>46182.0</v>
       </c>
       <c r="B303" t="s">
         <v>28</v>
       </c>
       <c r="C303" t="s">
         <v>41</v>
       </c>
       <c r="D303" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E303" s="2">
         <v>0.63541666666667</v>
       </c>
       <c r="F303" t="s">
         <v>39</v>
       </c>
       <c r="G303" t="s">
         <v>25</v>
       </c>
       <c r="H303" t="s">
         <v>38</v>
       </c>
       <c r="I303" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
         <v>46182.0</v>
       </c>
       <c r="B304" t="s">
         <v>28</v>
       </c>
       <c r="D304" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E304" s="2">
         <v>0.73611111111111</v>
       </c>
       <c r="F304" t="s">
         <v>44</v>
       </c>
       <c r="G304" t="s">
         <v>21</v>
       </c>
       <c r="H304" t="s">
         <v>45</v>
       </c>
       <c r="I304" t="s">
@@ -9017,54 +9041,54 @@
       </c>
       <c r="E311" s="2">
         <v>0.79513888888889</v>
       </c>
       <c r="F311" t="s">
         <v>10</v>
       </c>
       <c r="G311" t="s">
         <v>11</v>
       </c>
       <c r="H311" t="s">
         <v>60</v>
       </c>
       <c r="I311" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1">
         <v>46185.0</v>
       </c>
       <c r="B312" t="s">
         <v>62</v>
       </c>
       <c r="D312" s="2">
-        <v>0.38541666666667</v>
+        <v>0.42708333333333</v>
       </c>
       <c r="E312" s="2">
-        <v>0.44444444444444</v>
+        <v>0.48611111111111</v>
       </c>
       <c r="F312" t="s">
         <v>63</v>
       </c>
       <c r="G312" t="s">
         <v>21</v>
       </c>
       <c r="H312" t="s">
         <v>64</v>
       </c>
       <c r="I312" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
         <v>46185.0</v>
       </c>
       <c r="B313" t="s">
         <v>62</v>
       </c>
       <c r="D313" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E313" s="2">
@@ -9535,51 +9559,51 @@
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1">
         <v>46192.0</v>
       </c>
       <c r="B331" t="s">
         <v>62</v>
       </c>
       <c r="D331" s="2">
         <v>0.3125</v>
       </c>
       <c r="E331" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F331" t="s">
         <v>80</v>
       </c>
       <c r="G331" t="s">
         <v>21</v>
       </c>
       <c r="H331" t="s">
         <v>81</v>
       </c>
       <c r="I331" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1">
         <v>46192.0</v>
       </c>
       <c r="B332" t="s">
         <v>62</v>
       </c>
       <c r="D332" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E332" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F332" t="s">
         <v>82</v>
       </c>
       <c r="G332" t="s">
         <v>17</v>
       </c>
       <c r="H332" t="s">
         <v>81</v>
       </c>
       <c r="I332" t="s">
@@ -9614,50 +9638,304 @@
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1">
         <v>46192.0</v>
       </c>
       <c r="B334" t="s">
         <v>62</v>
       </c>
       <c r="D334" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E334" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F334" t="s">
         <v>29</v>
       </c>
       <c r="G334" t="s">
         <v>25</v>
       </c>
       <c r="H334" t="s">
         <v>66</v>
       </c>
       <c r="I334" t="s">
         <v>67</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="D335" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E335" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F335" t="s">
+        <v>92</v>
+      </c>
+      <c r="G335" t="s">
+        <v>93</v>
+      </c>
+      <c r="H335" t="s">
+        <v>26</v>
+      </c>
+      <c r="I335" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B336" t="s">
+        <v>28</v>
+      </c>
+      <c r="D336" s="2">
+        <v>0.77083333333333</v>
+      </c>
+      <c r="E336" s="2">
+        <v>0.8125</v>
+      </c>
+      <c r="F336" t="s">
+        <v>94</v>
+      </c>
+      <c r="G336" t="s">
+        <v>93</v>
+      </c>
+      <c r="H336" t="s">
+        <v>81</v>
+      </c>
+      <c r="I336" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B337" t="s">
+        <v>46</v>
+      </c>
+      <c r="D337" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E337" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F337" t="s">
+        <v>95</v>
+      </c>
+      <c r="G337" t="s">
+        <v>93</v>
+      </c>
+      <c r="H337" t="s">
+        <v>30</v>
+      </c>
+      <c r="I337" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B338" t="s">
+        <v>56</v>
+      </c>
+      <c r="D338" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E338" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F338" t="s">
+        <v>95</v>
+      </c>
+      <c r="G338" t="s">
+        <v>93</v>
+      </c>
+      <c r="H338" t="s">
+        <v>66</v>
+      </c>
+      <c r="I338" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B339" t="s">
+        <v>62</v>
+      </c>
+      <c r="D339" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E339" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F339" t="s">
+        <v>97</v>
+      </c>
+      <c r="G339" t="s">
+        <v>93</v>
+      </c>
+      <c r="H339" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="1">
+        <v>46206.0</v>
+      </c>
+      <c r="B340" t="s">
+        <v>62</v>
+      </c>
+      <c r="D340" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E340" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F340" t="s">
+        <v>98</v>
+      </c>
+      <c r="G340" t="s">
+        <v>93</v>
+      </c>
+      <c r="H340" t="s">
+        <v>35</v>
+      </c>
+      <c r="I340" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B341" t="s">
+        <v>28</v>
+      </c>
+      <c r="D341" s="2">
+        <v>0.75</v>
+      </c>
+      <c r="E341" s="2">
+        <v>0.79166666666667</v>
+      </c>
+      <c r="F341" t="s">
+        <v>94</v>
+      </c>
+      <c r="G341" t="s">
+        <v>93</v>
+      </c>
+      <c r="H341" t="s">
+        <v>81</v>
+      </c>
+      <c r="I341" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B342" t="s">
+        <v>62</v>
+      </c>
+      <c r="D342" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="E342" s="2">
+        <v>0.73958333333333</v>
+      </c>
+      <c r="F342" t="s">
+        <v>97</v>
+      </c>
+      <c r="G342" t="s">
+        <v>93</v>
+      </c>
+      <c r="H342" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="D343" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E343" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F343" t="s">
+        <v>92</v>
+      </c>
+      <c r="G343" t="s">
+        <v>93</v>
+      </c>
+      <c r="H343" t="s">
+        <v>26</v>
+      </c>
+      <c r="I343" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="D344" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E344" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F344" t="s">
+        <v>98</v>
+      </c>
+      <c r="G344" t="s">
+        <v>93</v>
+      </c>
+      <c r="H344" t="s">
+        <v>35</v>
+      </c>
+      <c r="I344" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>