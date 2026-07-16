--- v1 (2026-05-27)
+++ v2 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -290,63 +290,66 @@
   <si>
     <t>Badania zachowań konsumenta na rynku (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>102 A-0</t>
   </si>
   <si>
     <t>16i A-0</t>
   </si>
   <si>
     <t>115 A-29</t>
   </si>
   <si>
     <t>03b A-0</t>
   </si>
   <si>
     <t>121 A-29</t>
   </si>
   <si>
     <t>1 A-29</t>
   </si>
   <si>
+    <t>102 A-0; 155 A-0</t>
+  </si>
+  <si>
+    <t>9 A-5</t>
+  </si>
+  <si>
     <t>Ekologiczna ocena wyrobów (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Ekonometria (E)</t>
   </si>
   <si>
     <t>Język angielski 4 (E)</t>
-  </si>
-[...1 lines deleted...]
-    <t>9 A-5</t>
   </si>
   <si>
     <t>Performance  Management (E)</t>
   </si>
   <si>
     <t>Język niemiecki 4 (E)</t>
   </si>
   <si>
     <t>12 A-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -679,51 +682,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E344" sqref="E344"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8309,231 +8312,231 @@
       </c>
       <c r="E284" s="2">
         <v>0.52430555555556</v>
       </c>
       <c r="F284" t="s">
         <v>73</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="H284" t="s">
         <v>38</v>
       </c>
       <c r="I284" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46175.0</v>
       </c>
       <c r="B285" t="s">
         <v>28</v>
       </c>
       <c r="D285" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E285" s="2">
-        <v>0.82916666666667</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F285" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="G285" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H285" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="I285" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B286" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D286" s="2">
-        <v>0.3125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E286" s="2">
-        <v>0.375</v>
+        <v>0.82916666666667</v>
       </c>
       <c r="F286" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G286" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="H286" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="I286" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
         <v>46176.0</v>
       </c>
       <c r="B287" t="s">
         <v>46</v>
       </c>
-      <c r="C287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D287" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E287" s="2">
-        <v>0.45138888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F287" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="G287" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H287" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="I287" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46176.0</v>
       </c>
       <c r="B288" t="s">
         <v>46</v>
       </c>
       <c r="C288" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="D288" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E288" s="2">
-        <v>0.52430555555556</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F288" t="s">
         <v>77</v>
       </c>
       <c r="G288" t="s">
         <v>25</v>
       </c>
       <c r="H288" t="s">
         <v>78</v>
       </c>
       <c r="I288" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
         <v>46176.0</v>
       </c>
       <c r="B289" t="s">
         <v>46</v>
       </c>
+      <c r="C289" t="s">
+        <v>41</v>
+      </c>
       <c r="D289" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E289" s="2">
-        <v>0.59722222222222</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F289" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G289" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H289" t="s">
         <v>78</v>
       </c>
       <c r="I289" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1">
         <v>46176.0</v>
       </c>
       <c r="B290" t="s">
         <v>46</v>
       </c>
-      <c r="C290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E290" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="F290" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="G290" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H290" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="I290" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B291" t="s">
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="C291" t="s">
+        <v>41</v>
       </c>
       <c r="D291" s="2">
-        <v>0.375</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E291" s="2">
-        <v>0.45833333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F291" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="G291" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H291" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I291" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1">
         <v>46181.0</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="D292" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="E292" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F292" t="s">
         <v>10</v>
       </c>
       <c r="G292" t="s">
         <v>11</v>
       </c>
       <c r="H292" t="s">
         <v>14</v>
       </c>
       <c r="I292" t="s">
@@ -8622,51 +8625,51 @@
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1">
         <v>46182.0</v>
       </c>
       <c r="B296" t="s">
         <v>28</v>
       </c>
       <c r="D296" s="2">
         <v>0.3125</v>
       </c>
       <c r="E296" s="2">
         <v>0.375</v>
       </c>
       <c r="F296" t="s">
         <v>29</v>
       </c>
       <c r="G296" t="s">
         <v>25</v>
       </c>
       <c r="H296" t="s">
         <v>30</v>
       </c>
       <c r="I296" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
         <v>46182.0</v>
       </c>
       <c r="B297" t="s">
         <v>28</v>
       </c>
       <c r="D297" s="2">
         <v>0.3125</v>
       </c>
       <c r="E297" s="2">
         <v>0.375</v>
       </c>
       <c r="F297" t="s">
         <v>29</v>
       </c>
       <c r="G297" t="s">
         <v>25</v>
       </c>
       <c r="H297" t="s">
         <v>32</v>
       </c>
       <c r="I297" t="s">
@@ -8821,338 +8824,338 @@
       </c>
       <c r="C303" t="s">
         <v>41</v>
       </c>
       <c r="D303" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E303" s="2">
         <v>0.63541666666667</v>
       </c>
       <c r="F303" t="s">
         <v>39</v>
       </c>
       <c r="G303" t="s">
         <v>25</v>
       </c>
       <c r="H303" t="s">
         <v>38</v>
       </c>
       <c r="I303" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B304" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="D304" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E304" s="2">
-        <v>0.73611111111111</v>
+        <v>0.375</v>
       </c>
       <c r="F304" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G304" t="s">
         <v>21</v>
       </c>
       <c r="H304" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I304" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1">
         <v>46183.0</v>
       </c>
       <c r="B305" t="s">
         <v>46</v>
       </c>
       <c r="D305" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E305" s="2">
-        <v>0.375</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F305" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G305" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H305" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I305" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1">
         <v>46183.0</v>
       </c>
       <c r="B306" t="s">
         <v>46</v>
       </c>
       <c r="D306" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E306" s="2">
-        <v>0.44444444444444</v>
+        <v>0.51736111111111</v>
       </c>
       <c r="F306" t="s">
         <v>49</v>
       </c>
       <c r="G306" t="s">
         <v>17</v>
       </c>
       <c r="H306" t="s">
         <v>50</v>
       </c>
       <c r="I306" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1">
         <v>46183.0</v>
       </c>
       <c r="B307" t="s">
         <v>46</v>
       </c>
       <c r="D307" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E307" s="2">
-        <v>0.51736111111111</v>
+        <v>0.59027777777778</v>
       </c>
       <c r="F307" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G307" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H307" t="s">
         <v>50</v>
       </c>
       <c r="I307" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
         <v>46183.0</v>
       </c>
       <c r="B308" t="s">
         <v>46</v>
       </c>
+      <c r="C308" t="s">
+        <v>41</v>
+      </c>
       <c r="D308" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E308" s="2">
-        <v>0.59027777777778</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F308" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G308" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H308" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I308" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B309" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="C309" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="D309" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E309" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F309" t="s">
         <v>54</v>
       </c>
       <c r="G309" t="s">
         <v>25</v>
       </c>
       <c r="H309" t="s">
         <v>55</v>
       </c>
       <c r="I309" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
         <v>46184.0</v>
       </c>
       <c r="B310" t="s">
         <v>56</v>
       </c>
-      <c r="C310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" s="2">
-        <v>0.60416666666667</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="E310" s="2">
-        <v>0.66666666666667</v>
+        <v>0.79513888888889</v>
       </c>
       <c r="F310" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="G310" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="H310" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I310" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1">
-        <v>46184.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B311" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D311" s="2">
-        <v>0.75694444444444</v>
+        <v>0.42708333333333</v>
       </c>
       <c r="E311" s="2">
-        <v>0.79513888888889</v>
+        <v>0.48611111111111</v>
       </c>
       <c r="F311" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="G311" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H311" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I311" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1">
         <v>46185.0</v>
       </c>
       <c r="B312" t="s">
         <v>62</v>
       </c>
       <c r="D312" s="2">
-        <v>0.42708333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E312" s="2">
-        <v>0.48611111111111</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F312" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="G312" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H312" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I312" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
-        <v>46185.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B313" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="D313" s="2">
-        <v>0.67708333333333</v>
+        <v>0.37847222222222</v>
       </c>
       <c r="E313" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F313" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G313" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="H313" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="I313" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1">
         <v>46188.0</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="D314" s="2">
-        <v>0.37847222222222</v>
+        <v>0.4375</v>
       </c>
       <c r="E314" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F314" t="s">
         <v>10</v>
       </c>
       <c r="G314" t="s">
         <v>11</v>
       </c>
       <c r="H314" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I314" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1">
         <v>46188.0</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="D315" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="E315" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F315" t="s">
         <v>10</v>
       </c>
       <c r="G315" t="s">
         <v>11</v>
       </c>
       <c r="H315" t="s">
         <v>69</v>
       </c>
       <c r="I315" t="s">
@@ -9215,51 +9218,51 @@
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1">
         <v>46189.0</v>
       </c>
       <c r="B318" t="s">
         <v>28</v>
       </c>
       <c r="D318" s="2">
         <v>0.3125</v>
       </c>
       <c r="E318" s="2">
         <v>0.375</v>
       </c>
       <c r="F318" t="s">
         <v>29</v>
       </c>
       <c r="G318" t="s">
         <v>25</v>
       </c>
       <c r="H318" t="s">
         <v>30</v>
       </c>
       <c r="I318" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1">
         <v>46189.0</v>
       </c>
       <c r="B319" t="s">
         <v>28</v>
       </c>
       <c r="D319" s="2">
         <v>0.3125</v>
       </c>
       <c r="E319" s="2">
         <v>0.375</v>
       </c>
       <c r="F319" t="s">
         <v>29</v>
       </c>
       <c r="G319" t="s">
         <v>25</v>
       </c>
       <c r="H319" t="s">
         <v>32</v>
       </c>
       <c r="I319" t="s">
@@ -9611,331 +9614,337 @@
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1">
         <v>46192.0</v>
       </c>
       <c r="B333" t="s">
         <v>62</v>
       </c>
       <c r="D333" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E333" s="2">
         <v>0.52430555555556</v>
       </c>
       <c r="F333" t="s">
         <v>84</v>
       </c>
       <c r="G333" t="s">
         <v>85</v>
       </c>
       <c r="H333" t="s">
         <v>64</v>
       </c>
       <c r="I333" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1">
         <v>46192.0</v>
       </c>
       <c r="B334" t="s">
         <v>62</v>
       </c>
       <c r="D334" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E334" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F334" t="s">
         <v>29</v>
       </c>
       <c r="G334" t="s">
         <v>25</v>
       </c>
       <c r="H334" t="s">
         <v>66</v>
       </c>
       <c r="I334" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1">
         <v>46195.0</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="D335" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E335" s="2">
         <v>0.4375</v>
       </c>
       <c r="F335" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G335" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H335" t="s">
         <v>26</v>
       </c>
       <c r="I335" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1">
         <v>46196.0</v>
       </c>
       <c r="B336" t="s">
         <v>28</v>
       </c>
       <c r="D336" s="2">
         <v>0.77083333333333</v>
       </c>
       <c r="E336" s="2">
         <v>0.8125</v>
       </c>
       <c r="F336" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G336" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H336" t="s">
         <v>81</v>
       </c>
       <c r="I336" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1">
         <v>46197.0</v>
       </c>
       <c r="B337" t="s">
         <v>46</v>
       </c>
       <c r="D337" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E337" s="2">
         <v>0.5</v>
       </c>
       <c r="F337" t="s">
+        <v>97</v>
+      </c>
+      <c r="G337" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H337" t="s">
         <v>30</v>
       </c>
       <c r="I337" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1">
         <v>46198.0</v>
       </c>
       <c r="B338" t="s">
         <v>56</v>
       </c>
       <c r="D338" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E338" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F338" t="s">
+        <v>97</v>
+      </c>
+      <c r="G338" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H338" t="s">
         <v>66</v>
       </c>
       <c r="I338" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1">
         <v>46199.0</v>
       </c>
       <c r="B339" t="s">
         <v>62</v>
       </c>
       <c r="D339" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E339" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F339" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G339" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H339" t="s">
         <v>48</v>
+      </c>
+      <c r="I339" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1">
         <v>46206.0</v>
       </c>
       <c r="B340" t="s">
         <v>62</v>
       </c>
       <c r="D340" s="2">
         <v>0.375</v>
       </c>
       <c r="E340" s="2">
         <v>0.4375</v>
       </c>
       <c r="F340" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G340" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H340" t="s">
         <v>35</v>
       </c>
       <c r="I340" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1">
         <v>46266.0</v>
       </c>
       <c r="B341" t="s">
         <v>28</v>
       </c>
       <c r="D341" s="2">
         <v>0.75</v>
       </c>
       <c r="E341" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F341" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G341" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H341" t="s">
         <v>81</v>
       </c>
       <c r="I341" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1">
         <v>46269.0</v>
       </c>
       <c r="B342" t="s">
         <v>62</v>
       </c>
       <c r="D342" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E342" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F342" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G342" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H342" t="s">
         <v>48</v>
+      </c>
+      <c r="I342" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1">
         <v>46272.0</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="D343" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E343" s="2">
         <v>0.4375</v>
       </c>
       <c r="F343" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G343" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H343" t="s">
         <v>26</v>
       </c>
       <c r="I343" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1">
         <v>46279.0</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="D344" s="2">
         <v>0.375</v>
       </c>
       <c r="E344" s="2">
         <v>0.4375</v>
       </c>
       <c r="F344" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G344" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H344" t="s">
         <v>35</v>
       </c>
       <c r="I344" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>