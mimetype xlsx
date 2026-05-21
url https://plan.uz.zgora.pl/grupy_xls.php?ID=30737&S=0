--- v0 (2026-04-03)
+++ v1 (2026-05-21)
@@ -1214,352 +1214,352 @@
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2">
         <v>0.65625</v>
       </c>
       <c r="E29" s="2">
         <v>0.71875</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29" t="s">
         <v>22</v>
       </c>
       <c r="I29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
-        <v>46159.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B30" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D30" s="2">
         <v>0.375</v>
       </c>
       <c r="E30" s="2">
         <v>0.46875</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G30" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H30" t="s">
         <v>19</v>
       </c>
       <c r="I30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
-        <v>46159.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B31" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D31" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E31" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H31" t="s">
         <v>19</v>
       </c>
       <c r="I31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
-        <v>46159.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B32" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D32" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E32" s="2">
         <v>0.64583333333333</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G32" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
-        <v>46159.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B33" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>0.65625</v>
       </c>
       <c r="E33" s="2">
         <v>0.71875</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G33" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H33" t="s">
         <v>19</v>
       </c>
       <c r="I33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
-        <v>46172.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D34" s="2">
         <v>0.375</v>
       </c>
       <c r="E34" s="2">
         <v>0.46875</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
       <c r="H34" t="s">
         <v>19</v>
       </c>
       <c r="I34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
-        <v>46172.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D35" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E35" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35" t="s">
         <v>19</v>
       </c>
       <c r="I35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
-        <v>46172.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D36" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E36" s="2">
         <v>0.64583333333333</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="G36" t="s">
         <v>16</v>
       </c>
       <c r="H36" t="s">
         <v>19</v>
       </c>
       <c r="I36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1">
-        <v>46172.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D37" s="2">
         <v>0.65625</v>
       </c>
       <c r="E37" s="2">
         <v>0.71875</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
         <v>19</v>
       </c>
       <c r="I37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1">
-        <v>46173.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="2">
         <v>0.375</v>
       </c>
       <c r="E38" s="2">
         <v>0.46875</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H38" t="s">
         <v>19</v>
       </c>
       <c r="I38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1">
-        <v>46173.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B39" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E39" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H39" t="s">
         <v>19</v>
       </c>
       <c r="I39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1">
-        <v>46173.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B40" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E40" s="2">
         <v>0.64583333333333</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G40" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H40" t="s">
         <v>19</v>
       </c>
       <c r="I40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1">
-        <v>46173.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B41" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="2">
         <v>0.65625</v>
       </c>
       <c r="E41" s="2">
         <v>0.71875</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
         <v>19</v>
       </c>
       <c r="I41" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>