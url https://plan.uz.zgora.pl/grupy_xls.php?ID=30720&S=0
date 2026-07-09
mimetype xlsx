--- v0 (2026-04-08)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -201,50 +201,83 @@
     <t>Ekoinnowacje w logistyce obszarów wiejskich (W)</t>
   </si>
   <si>
     <t>dr inż. Leszek Kaźmierczak-Piwko</t>
   </si>
   <si>
     <t>Technologie informacyjne (L)</t>
   </si>
   <si>
     <t>mgr Tomasz Łagutko</t>
   </si>
   <si>
     <t>6 A-0</t>
   </si>
   <si>
     <t>004 A-0</t>
   </si>
   <si>
     <t>1 A-29</t>
   </si>
   <si>
     <t>Metody ilościowe w logistyce (W)</t>
   </si>
   <si>
     <t>122 A-29</t>
+  </si>
+  <si>
+    <t>12 A-0</t>
+  </si>
+  <si>
+    <t>Metody ilościowe w logistyce (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Zarządzanie produkcją i usługami (E)</t>
+  </si>
+  <si>
+    <t>115 A-29</t>
+  </si>
+  <si>
+    <t>Zarządzanie łańcuchem dostaw (E)</t>
+  </si>
+  <si>
+    <t>Fizyka (E)</t>
+  </si>
+  <si>
+    <t>216 A-29</t>
+  </si>
+  <si>
+    <t>Pi</t>
+  </si>
+  <si>
+    <t>106 A-0</t>
+  </si>
+  <si>
+    <t>F6 A-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -552,54 +585,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J150"/>
+  <dimension ref="A1:J158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E150" sqref="E150"/>
+      <selection activeCell="E158" sqref="E158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -4402,51 +4435,51 @@
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46186.0</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="2">
         <v>0.75</v>
       </c>
       <c r="E139" s="2">
         <v>0.8125</v>
       </c>
       <c r="F139" t="s">
         <v>24</v>
       </c>
       <c r="G139" t="s">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>25</v>
       </c>
       <c r="I139" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46186.0</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="2">
         <v>0.81597222222222</v>
       </c>
       <c r="E140" s="2">
         <v>0.87847222222222</v>
       </c>
       <c r="F140" t="s">
         <v>27</v>
       </c>
       <c r="G140" t="s">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>21</v>
       </c>
       <c r="I140" t="s">
@@ -4716,50 +4749,258 @@
         <v>46187.0</v>
       </c>
       <c r="B150" t="s">
         <v>29</v>
       </c>
       <c r="C150" t="s">
         <v>30</v>
       </c>
       <c r="D150" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E150" s="2">
         <v>0.73263888888889</v>
       </c>
       <c r="F150" t="s">
         <v>48</v>
       </c>
       <c r="G150" t="s">
         <v>32</v>
       </c>
       <c r="H150" t="s">
         <v>49</v>
       </c>
       <c r="I150" t="s">
         <v>44</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="1">
+        <v>46193.0</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E151" s="2">
+        <v>0.41597222222222</v>
+      </c>
+      <c r="F151" t="s">
+        <v>64</v>
+      </c>
+      <c r="G151" t="s">
+        <v>65</v>
+      </c>
+      <c r="H151" t="s">
+        <v>49</v>
+      </c>
+      <c r="I151" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="1">
+        <v>46194.0</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="D152" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E152" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F152" t="s">
+        <v>66</v>
+      </c>
+      <c r="G152" t="s">
+        <v>65</v>
+      </c>
+      <c r="H152" t="s">
+        <v>18</v>
+      </c>
+      <c r="I152" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E153" s="2">
+        <v>0.40555555555556</v>
+      </c>
+      <c r="F153" t="s">
+        <v>68</v>
+      </c>
+      <c r="G153" t="s">
+        <v>65</v>
+      </c>
+      <c r="H153" t="s">
+        <v>53</v>
+      </c>
+      <c r="I153" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="1">
+        <v>46201.0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>29</v>
+      </c>
+      <c r="D154" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E154" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F154" t="s">
+        <v>69</v>
+      </c>
+      <c r="G154" t="s">
+        <v>65</v>
+      </c>
+      <c r="H154" t="s">
+        <v>23</v>
+      </c>
+      <c r="I154" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B155" t="s">
+        <v>71</v>
+      </c>
+      <c r="D155" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E155" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="F155" t="s">
+        <v>66</v>
+      </c>
+      <c r="G155" t="s">
+        <v>65</v>
+      </c>
+      <c r="H155" t="s">
+        <v>18</v>
+      </c>
+      <c r="I155" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="2">
+        <v>0.35416666666667</v>
+      </c>
+      <c r="E156" s="2">
+        <v>0.38888888888889</v>
+      </c>
+      <c r="F156" t="s">
+        <v>64</v>
+      </c>
+      <c r="G156" t="s">
+        <v>65</v>
+      </c>
+      <c r="H156" t="s">
+        <v>49</v>
+      </c>
+      <c r="I156" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E157" s="2">
+        <v>0.40555555555556</v>
+      </c>
+      <c r="F157" t="s">
+        <v>68</v>
+      </c>
+      <c r="G157" t="s">
+        <v>65</v>
+      </c>
+      <c r="H157" t="s">
+        <v>53</v>
+      </c>
+      <c r="I157" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="1">
+        <v>46271.0</v>
+      </c>
+      <c r="B158" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E158" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F158" t="s">
+        <v>69</v>
+      </c>
+      <c r="G158" t="s">
+        <v>65</v>
+      </c>
+      <c r="H158" t="s">
+        <v>23</v>
+      </c>
+      <c r="I158" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>