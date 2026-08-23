--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -225,50 +225,56 @@
     <t>122 A-29</t>
   </si>
   <si>
     <t>12 A-0</t>
   </si>
   <si>
     <t>Metody ilościowe w logistyce (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Zarządzanie produkcją i usługami (E)</t>
   </si>
   <si>
     <t>115 A-29</t>
   </si>
   <si>
     <t>Zarządzanie łańcuchem dostaw (E)</t>
   </si>
   <si>
     <t>Fizyka (E)</t>
   </si>
   <si>
     <t>216 A-29</t>
+  </si>
+  <si>
+    <t>Kolokwium poprawkowe z labor. z Metod ilościowych w logistyce II termin (R)</t>
+  </si>
+  <si>
+    <t>R</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>106 A-0</t>
   </si>
   <si>
     <t>F6 A-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -585,64 +591,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J158"/>
+  <dimension ref="A1:J159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E158" sqref="E158"/>
+      <selection activeCell="E159" sqref="E159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -4857,149 +4863,175 @@
       </c>
       <c r="B154" t="s">
         <v>29</v>
       </c>
       <c r="D154" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E154" s="2">
         <v>0.5</v>
       </c>
       <c r="F154" t="s">
         <v>69</v>
       </c>
       <c r="G154" t="s">
         <v>65</v>
       </c>
       <c r="H154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
-        <v>46269.0</v>
+        <v>46214.0</v>
       </c>
       <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E155" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F155" t="s">
         <v>71</v>
       </c>
-      <c r="D155" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="G155" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="H155" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="I155" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
-        <v>46270.0</v>
+        <v>46269.0</v>
       </c>
       <c r="B156" t="s">
-        <v>9</v>
+        <v>73</v>
       </c>
       <c r="D156" s="2">
-        <v>0.35416666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E156" s="2">
-        <v>0.38888888888889</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F156" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G156" t="s">
         <v>65</v>
       </c>
       <c r="H156" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="I156" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46270.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="2">
-        <v>0.375</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E157" s="2">
-        <v>0.40555555555556</v>
+        <v>0.38888888888889</v>
       </c>
       <c r="F157" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="G157" t="s">
         <v>65</v>
       </c>
       <c r="H157" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I157" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
-        <v>46271.0</v>
+        <v>46270.0</v>
       </c>
       <c r="B158" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D158" s="2">
-        <v>0.45833333333333</v>
+        <v>0.375</v>
       </c>
       <c r="E158" s="2">
-        <v>0.5</v>
+        <v>0.40555555555556</v>
       </c>
       <c r="F158" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G158" t="s">
         <v>65</v>
       </c>
       <c r="H158" t="s">
+        <v>53</v>
+      </c>
+      <c r="I158" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="1">
+        <v>46271.0</v>
+      </c>
+      <c r="B159" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E159" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F159" t="s">
+        <v>69</v>
+      </c>
+      <c r="G159" t="s">
+        <v>65</v>
+      </c>
+      <c r="H159" t="s">
         <v>23</v>
       </c>
-      <c r="I158" t="s">
+      <c r="I159" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>