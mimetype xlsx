--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -273,50 +273,71 @@
     <t>mgr Arkadiusz Zagajewski</t>
   </si>
   <si>
     <t>1 C-2</t>
   </si>
   <si>
     <t>Analiza rynku (W)</t>
   </si>
   <si>
     <t>dr inż. Mariola Michałowska</t>
   </si>
   <si>
     <t>Giełdy elektroniczne dla logistyki (L)</t>
   </si>
   <si>
     <t>159 A-0</t>
   </si>
   <si>
     <t>Język angielski 4 (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Język niemiecki 4 (E)</t>
+  </si>
+  <si>
+    <t>Gospodarka magazynowa (E)</t>
+  </si>
+  <si>
+    <t>Giełdy elektroniczne dla logistyki (E)</t>
+  </si>
+  <si>
+    <t>12 A-0</t>
+  </si>
+  <si>
+    <t>Prognozowanie w logistyce (E)</t>
+  </si>
+  <si>
+    <t>3 A-29</t>
+  </si>
+  <si>
+    <t>F5 A-0</t>
+  </si>
+  <si>
+    <t>Ni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -624,54 +645,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J308"/>
+  <dimension ref="A1:J316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E308" sqref="E308"/>
+      <selection activeCell="E316" sqref="E316"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -7322,872 +7343,872 @@
       </c>
       <c r="D251" s="2">
         <v>0.40625</v>
       </c>
       <c r="E251" s="2">
         <v>0.45069444444444</v>
       </c>
       <c r="F251" t="s">
         <v>30</v>
       </c>
       <c r="G251" t="s">
         <v>31</v>
       </c>
       <c r="H251" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
         <v>46174.0</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="D252" s="2">
-        <v>0.40625</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E252" s="2">
-        <v>0.45069444444444</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F252" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G252" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H252" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="I252" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
         <v>46174.0</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="D253" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E253" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="H253" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I253" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
         <v>46174.0</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="D254" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E254" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="H254" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I254" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
         <v>46174.0</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="D255" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E255" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F255" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G255" t="s">
         <v>17</v>
       </c>
       <c r="H255" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I255" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46174.0</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="D256" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E256" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="F256" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="G256" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H256" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I256" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
         <v>46174.0</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E257" s="2">
-        <v>0.59722222222222</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="F257" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G257" t="s">
         <v>11</v>
       </c>
       <c r="H257" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="I257" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
         <v>46174.0</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="D258" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67569444444444</v>
       </c>
       <c r="E258" s="2">
-        <v>0.67013888888889</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F258" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="G258" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="H258" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I258" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
         <v>46174.0</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="D259" s="2">
-        <v>0.67569444444444</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E259" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" t="s">
         <v>31</v>
       </c>
       <c r="H259" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="I259" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
         <v>46174.0</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="D260" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E260" s="2">
-        <v>0.69791666666667</v>
+        <v>0.71875</v>
       </c>
       <c r="F260" t="s">
         <v>30</v>
       </c>
       <c r="G260" t="s">
         <v>31</v>
       </c>
       <c r="H260" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="I260" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B261" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D261" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E261" s="2">
-        <v>0.71875</v>
+        <v>0.375</v>
       </c>
       <c r="F261" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G261" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="H261" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="I261" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
         <v>46175.0</v>
       </c>
       <c r="B262" t="s">
         <v>36</v>
       </c>
       <c r="D262" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E262" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F262" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G262" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="H262" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I262" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
         <v>46175.0</v>
       </c>
       <c r="B263" t="s">
         <v>36</v>
       </c>
       <c r="D263" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E263" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F263" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G263" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="H263" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I263" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
         <v>46175.0</v>
       </c>
       <c r="B264" t="s">
         <v>36</v>
       </c>
       <c r="D264" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E264" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F264" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G264" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H264" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="I264" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
         <v>46175.0</v>
       </c>
       <c r="B265" t="s">
         <v>36</v>
       </c>
       <c r="D265" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E265" s="2">
-        <v>0.59375</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="F265" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="G265" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="H265" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I265" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B266" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="D266" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E266" s="2">
-        <v>0.67013888888889</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="F266" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G266" t="s">
         <v>11</v>
       </c>
       <c r="H266" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="I266" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46176.0</v>
       </c>
       <c r="B267" t="s">
         <v>74</v>
       </c>
       <c r="D267" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E267" s="2">
-        <v>0.59722222222222</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="F267" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G267" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="H267" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="I267" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
         <v>46176.0</v>
       </c>
       <c r="B268" t="s">
         <v>74</v>
       </c>
       <c r="D268" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E268" s="2">
-        <v>0.67013888888889</v>
+        <v>0.74305555555556</v>
       </c>
       <c r="F268" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G268" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="H268" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I268" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B269" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D269" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E269" s="2">
-        <v>0.74305555555556</v>
+        <v>0.37152777777778</v>
       </c>
       <c r="F269" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="G269" t="s">
         <v>11</v>
       </c>
       <c r="H269" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="I269" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46181.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="2">
-        <v>0.3125</v>
+        <v>0.38888888888889</v>
       </c>
       <c r="E270" s="2">
-        <v>0.37152777777778</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F270" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G270" t="s">
         <v>11</v>
       </c>
       <c r="H270" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I270" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
         <v>46181.0</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="D271" s="2">
-        <v>0.38888888888889</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E271" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F271" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G271" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H271" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I271" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>46181.0</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="D272" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E272" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F272" t="s">
         <v>16</v>
       </c>
       <c r="G272" t="s">
         <v>17</v>
       </c>
       <c r="H272" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="I272" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46181.0</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="D273" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E273" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F273" t="s">
         <v>16</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="H273" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I273" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46181.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="D274" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E274" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F274" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="H274" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I274" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
         <v>46181.0</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="D275" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E275" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59027777777778</v>
       </c>
       <c r="F275" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G275" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H275" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I275" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
         <v>46181.0</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="D276" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E276" s="2">
-        <v>0.59027777777778</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F276" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G276" t="s">
         <v>11</v>
       </c>
       <c r="H276" t="s">
         <v>28</v>
       </c>
       <c r="I276" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
         <v>46181.0</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="D277" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E277" s="2">
-        <v>0.66319444444444</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F277" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G277" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="H277" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I277" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
         <v>46181.0</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="D278" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E278" s="2">
-        <v>0.69791666666667</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F278" t="s">
         <v>30</v>
       </c>
       <c r="G278" t="s">
         <v>31</v>
       </c>
       <c r="H278" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I278" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B279" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D279" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E279" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F279" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G279" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="H279" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="I279" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
         <v>46182.0</v>
       </c>
       <c r="B280" t="s">
         <v>36</v>
       </c>
       <c r="D280" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E280" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F280" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G280" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="H280" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I280" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
         <v>46182.0</v>
       </c>
       <c r="B281" t="s">
         <v>36</v>
       </c>
       <c r="D281" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E281" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F281" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G281" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="H281" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I281" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
         <v>46182.0</v>
       </c>
       <c r="B282" t="s">
         <v>36</v>
       </c>
       <c r="D282" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E282" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F282" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G282" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H282" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="I282" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B283" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="D283" s="2">
-        <v>0.53125</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="E283" s="2">
-        <v>0.59375</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F283" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="G283" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="H283" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="I283" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>46184.0</v>
       </c>
       <c r="B284" t="s">
         <v>45</v>
       </c>
       <c r="C284" t="s">
         <v>46</v>
       </c>
       <c r="D284" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E284" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F284" t="s">
         <v>47</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="H284" t="s">
@@ -8815,50 +8836,258 @@
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
         <v>46195.0</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="2">
         <v>0.375</v>
       </c>
       <c r="E308" s="2">
         <v>0.4375</v>
       </c>
       <c r="F308" t="s">
         <v>86</v>
       </c>
       <c r="G308" t="s">
         <v>85</v>
       </c>
       <c r="H308" t="s">
         <v>25</v>
       </c>
       <c r="I308" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B309" t="s">
+        <v>36</v>
+      </c>
+      <c r="D309" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E309" s="2">
+        <v>0.45763888888889</v>
+      </c>
+      <c r="F309" t="s">
+        <v>87</v>
+      </c>
+      <c r="G309" t="s">
+        <v>85</v>
+      </c>
+      <c r="H309" t="s">
+        <v>67</v>
+      </c>
+      <c r="I309" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B310" t="s">
+        <v>74</v>
+      </c>
+      <c r="D310" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E310" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F310" t="s">
+        <v>84</v>
+      </c>
+      <c r="G310" t="s">
+        <v>85</v>
+      </c>
+      <c r="H310" t="s">
+        <v>18</v>
+      </c>
+      <c r="I310" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B311" t="s">
+        <v>45</v>
+      </c>
+      <c r="D311" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E311" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F311" t="s">
+        <v>88</v>
+      </c>
+      <c r="G311" t="s">
+        <v>85</v>
+      </c>
+      <c r="H311" t="s">
+        <v>28</v>
+      </c>
+      <c r="I311" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="D312" s="2">
+        <v>0.45902777777778</v>
+      </c>
+      <c r="E312" s="2">
+        <v>0.50069444444444</v>
+      </c>
+      <c r="F312" t="s">
+        <v>90</v>
+      </c>
+      <c r="G312" t="s">
+        <v>85</v>
+      </c>
+      <c r="H312" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B313" t="s">
+        <v>36</v>
+      </c>
+      <c r="D313" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E313" s="2">
+        <v>0.75</v>
+      </c>
+      <c r="F313" t="s">
+        <v>88</v>
+      </c>
+      <c r="G313" t="s">
+        <v>85</v>
+      </c>
+      <c r="H313" t="s">
+        <v>28</v>
+      </c>
+      <c r="I313" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B314" t="s">
+        <v>53</v>
+      </c>
+      <c r="D314" s="2">
+        <v>0.41736111111111</v>
+      </c>
+      <c r="E314" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F314" t="s">
+        <v>90</v>
+      </c>
+      <c r="G314" t="s">
+        <v>85</v>
+      </c>
+      <c r="H314" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B315" t="s">
+        <v>36</v>
+      </c>
+      <c r="D315" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E315" s="2">
+        <v>0.49930555555556</v>
+      </c>
+      <c r="F315" t="s">
+        <v>87</v>
+      </c>
+      <c r="G315" t="s">
+        <v>85</v>
+      </c>
+      <c r="H315" t="s">
+        <v>67</v>
+      </c>
+      <c r="I315" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="1">
+        <v>46278.0</v>
+      </c>
+      <c r="B316" t="s">
+        <v>93</v>
+      </c>
+      <c r="D316" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E316" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F316" t="s">
+        <v>84</v>
+      </c>
+      <c r="G316" t="s">
+        <v>85</v>
+      </c>
+      <c r="H316" t="s">
+        <v>18</v>
+      </c>
+      <c r="I316" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>