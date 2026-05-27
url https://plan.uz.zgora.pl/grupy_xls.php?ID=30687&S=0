--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -228,50 +228,77 @@
     <t>Wykład monograficzny (W)</t>
   </si>
   <si>
     <t>dr Cezary Kąkol</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>Siły zbrojne w systemie bezpieczeństwa narodowego (L)</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Graczyk</t>
   </si>
   <si>
     <t>102 A-0</t>
   </si>
   <si>
     <t>Siły zbrojne w systemie bezpieczeństwa narodowego (W)</t>
   </si>
   <si>
     <t>Siły zbrojne w systemie bezpieczeństwa narodowego (Ć)</t>
   </si>
   <si>
     <t>209 A-29</t>
+  </si>
+  <si>
+    <t>115 A-29</t>
+  </si>
+  <si>
+    <t>216 A-29</t>
+  </si>
+  <si>
+    <t>Język angielski 4 (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>1 A-29</t>
+  </si>
+  <si>
+    <t>Analiza ryzyka2 (E)</t>
+  </si>
+  <si>
+    <t>Ryzyko w zapewnieniu bezpieczeństwa (E)</t>
+  </si>
+  <si>
+    <t>Międzynarodowe stosunki polityczne (E)</t>
+  </si>
+  <si>
+    <t>005 A-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -579,54 +606,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J213"/>
+  <dimension ref="A1:J221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E213" sqref="E213"/>
+      <selection activeCell="E221" sqref="E221"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -4362,329 +4389,329 @@
       </c>
       <c r="E142" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F142" t="s">
         <v>14</v>
       </c>
       <c r="G142" t="s">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>18</v>
       </c>
       <c r="I142" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46155.0</v>
       </c>
       <c r="B143" t="s">
         <v>26</v>
       </c>
       <c r="D143" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E143" s="2">
-        <v>0.59375</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F143" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G143" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H143" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="I143" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46155.0</v>
       </c>
       <c r="B144" t="s">
         <v>26</v>
       </c>
       <c r="D144" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E144" s="2">
-        <v>0.66319444444444</v>
+        <v>0.59375</v>
       </c>
       <c r="F144" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G144" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H144" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I144" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46155.0</v>
       </c>
       <c r="B145" t="s">
         <v>26</v>
       </c>
       <c r="D145" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E145" s="2">
-        <v>0.73611111111111</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F145" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G145" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="H145" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I145" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
-        <v>46156.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B146" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D146" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E146" s="2">
-        <v>0.66319444444444</v>
+        <v>0.73611111111111</v>
       </c>
       <c r="F146" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G146" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H146" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="I146" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46156.0</v>
       </c>
       <c r="B147" t="s">
         <v>38</v>
       </c>
+      <c r="C147" t="s">
+        <v>42</v>
+      </c>
       <c r="D147" s="2">
-        <v>0.82291666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E147" s="2">
-        <v>0.88541666666667</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F147" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="G147" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="H147" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I147" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
-        <v>46160.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B148" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="D148" s="2">
-        <v>0.38541666666667</v>
+        <v>0.82291666666667</v>
       </c>
       <c r="E148" s="2">
-        <v>0.45138888888889</v>
+        <v>0.88541666666667</v>
       </c>
       <c r="F148" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H148" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="I148" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46160.0</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E149" s="2">
-        <v>0.52083333333333</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="G149" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="H149" t="s">
         <v>24</v>
       </c>
       <c r="I149" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46160.0</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E150" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F150" t="s">
         <v>23</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
         <v>24</v>
       </c>
       <c r="I150" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46160.0</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E151" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F151" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G151" t="s">
         <v>11</v>
       </c>
       <c r="H151" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="I151" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46160.0</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="2">
-        <v>0.72569444444444</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E152" s="2">
-        <v>0.78819444444444</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F152" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G152" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H152" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="I152" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
-        <v>46162.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D153" s="2">
-        <v>0.45833333333333</v>
+        <v>0.72569444444444</v>
       </c>
       <c r="E153" s="2">
-        <v>0.52430555555556</v>
+        <v>0.78819444444444</v>
       </c>
       <c r="F153" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G153" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H153" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I153" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46162.0</v>
       </c>
       <c r="B154" t="s">
         <v>26</v>
       </c>
       <c r="D154" s="2">
         <v>0.53125</v>
       </c>
       <c r="E154" s="2">
         <v>0.59375</v>
       </c>
       <c r="F154" t="s">
         <v>27</v>
       </c>
       <c r="G154" t="s">
         <v>28</v>
       </c>
       <c r="H154" t="s">
         <v>29</v>
       </c>
       <c r="I154" t="s">
@@ -5044,98 +5071,98 @@
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="D168" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E168" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
       <c r="G168" t="s">
         <v>11</v>
       </c>
       <c r="H168" t="s">
         <v>12</v>
       </c>
       <c r="I168" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1">
-        <v>46167.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B169" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D169" s="2">
-        <v>0.76736111111111</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E169" s="2">
-        <v>0.79861111111111</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>15</v>
       </c>
       <c r="H169" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I169" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B170" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D170" s="2">
-        <v>0.39583333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E170" s="2">
-        <v>0.44791666666667</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F170" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="G170" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H170" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I170" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1">
         <v>46169.0</v>
       </c>
       <c r="B171" t="s">
         <v>26</v>
       </c>
       <c r="D171" s="2">
         <v>0.53125</v>
       </c>
       <c r="E171" s="2">
         <v>0.59375</v>
       </c>
       <c r="F171" t="s">
         <v>27</v>
       </c>
       <c r="G171" t="s">
         <v>28</v>
       </c>
       <c r="H171" t="s">
         <v>29</v>
       </c>
       <c r="I171" t="s">
@@ -5339,144 +5366,144 @@
       </c>
       <c r="E179" s="2">
         <v>0.78819444444444</v>
       </c>
       <c r="F179" t="s">
         <v>14</v>
       </c>
       <c r="G179" t="s">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>49</v>
       </c>
       <c r="I179" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46174.0</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="D180" s="2">
-        <v>0.76736111111111</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="E180" s="2">
-        <v>0.79861111111111</v>
+        <v>0.76388888888889</v>
       </c>
       <c r="F180" t="s">
         <v>14</v>
       </c>
       <c r="G180" t="s">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>20</v>
       </c>
       <c r="I180" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
-        <v>46176.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B181" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D181" s="2">
-        <v>0.45833333333333</v>
+        <v>0.76736111111111</v>
       </c>
       <c r="E181" s="2">
-        <v>0.52430555555556</v>
+        <v>0.79861111111111</v>
       </c>
       <c r="F181" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G181" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H181" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="I181" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46176.0</v>
       </c>
       <c r="B182" t="s">
         <v>26</v>
       </c>
       <c r="D182" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E182" s="2">
-        <v>0.59375</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F182" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G182" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H182" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="I182" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
         <v>46176.0</v>
       </c>
       <c r="B183" t="s">
         <v>26</v>
       </c>
       <c r="D183" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E183" s="2">
-        <v>0.67013888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F183" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G183" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="H183" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I183" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46176.0</v>
       </c>
       <c r="B184" t="s">
         <v>26</v>
       </c>
       <c r="D184" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E184" s="2">
         <v>0.74305555555556</v>
       </c>
       <c r="F184" t="s">
         <v>53</v>
       </c>
       <c r="G184" t="s">
         <v>54</v>
       </c>
       <c r="H184" t="s">
         <v>36</v>
       </c>
       <c r="I184" t="s">
@@ -6225,50 +6252,258 @@
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
         <v>46192.0</v>
       </c>
       <c r="B213" t="s">
         <v>65</v>
       </c>
       <c r="D213" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E213" s="2">
         <v>0.66319444444444</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" t="s">
         <v>32</v>
       </c>
       <c r="H213" t="s">
         <v>64</v>
       </c>
       <c r="I213" t="s">
         <v>25</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E214" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F214" t="s">
+        <v>74</v>
+      </c>
+      <c r="G214" t="s">
+        <v>75</v>
+      </c>
+      <c r="H214" t="s">
+        <v>29</v>
+      </c>
+      <c r="I214" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E215" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F215" t="s">
+        <v>77</v>
+      </c>
+      <c r="G215" t="s">
+        <v>75</v>
+      </c>
+      <c r="H215" t="s">
+        <v>24</v>
+      </c>
+      <c r="I215" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B216" t="s">
+        <v>22</v>
+      </c>
+      <c r="D216" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E216" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F216" t="s">
+        <v>78</v>
+      </c>
+      <c r="G216" t="s">
+        <v>75</v>
+      </c>
+      <c r="H216" t="s">
+        <v>24</v>
+      </c>
+      <c r="I216" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B217" t="s">
+        <v>38</v>
+      </c>
+      <c r="D217" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="E217" s="2">
+        <v>0.71527777777778</v>
+      </c>
+      <c r="F217" t="s">
+        <v>79</v>
+      </c>
+      <c r="G217" t="s">
+        <v>75</v>
+      </c>
+      <c r="H217" t="s">
+        <v>61</v>
+      </c>
+      <c r="I217" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E218" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F218" t="s">
+        <v>77</v>
+      </c>
+      <c r="G218" t="s">
+        <v>75</v>
+      </c>
+      <c r="H218" t="s">
+        <v>24</v>
+      </c>
+      <c r="I218" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B219" t="s">
+        <v>38</v>
+      </c>
+      <c r="D219" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="E219" s="2">
+        <v>0.71527777777778</v>
+      </c>
+      <c r="F219" t="s">
+        <v>79</v>
+      </c>
+      <c r="G219" t="s">
+        <v>75</v>
+      </c>
+      <c r="H219" t="s">
+        <v>61</v>
+      </c>
+      <c r="I219" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="D220" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E220" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F220" t="s">
+        <v>74</v>
+      </c>
+      <c r="G220" t="s">
+        <v>75</v>
+      </c>
+      <c r="H220" t="s">
+        <v>29</v>
+      </c>
+      <c r="I220" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="D221" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E221" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F221" t="s">
+        <v>78</v>
+      </c>
+      <c r="G221" t="s">
+        <v>75</v>
+      </c>
+      <c r="H221" t="s">
+        <v>24</v>
+      </c>
+      <c r="I221" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>