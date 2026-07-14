--- v1 (2026-05-27)
+++ v2 (2026-07-14)
@@ -6170,77 +6170,77 @@
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
         <v>46192.0</v>
       </c>
       <c r="B210" t="s">
         <v>65</v>
       </c>
       <c r="D210" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E210" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F210" t="s">
         <v>69</v>
       </c>
       <c r="G210" t="s">
         <v>32</v>
       </c>
       <c r="H210" t="s">
         <v>67</v>
       </c>
       <c r="I210" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
         <v>46192.0</v>
       </c>
       <c r="B211" t="s">
         <v>65</v>
       </c>
       <c r="D211" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E211" s="2">
         <v>0.52430555555556</v>
       </c>
       <c r="F211" t="s">
         <v>70</v>
       </c>
       <c r="G211" t="s">
         <v>11</v>
       </c>
       <c r="H211" t="s">
         <v>67</v>
       </c>
       <c r="I211" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1">
         <v>46192.0</v>
       </c>
       <c r="B212" t="s">
         <v>65</v>
       </c>
       <c r="C212" t="s">
         <v>59</v>
       </c>
       <c r="D212" s="2">
         <v>0.53125</v>
       </c>
       <c r="E212" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F212" t="s">
         <v>66</v>
       </c>
       <c r="G212" t="s">
         <v>28</v>
       </c>
       <c r="H212" t="s">
@@ -6251,51 +6251,51 @@
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
         <v>46192.0</v>
       </c>
       <c r="B213" t="s">
         <v>65</v>
       </c>
       <c r="D213" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E213" s="2">
         <v>0.66319444444444</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" t="s">
         <v>32</v>
       </c>
       <c r="H213" t="s">
         <v>64</v>
       </c>
       <c r="I213" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1">
         <v>46195.0</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="D214" s="2">
         <v>0.375</v>
       </c>
       <c r="E214" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F214" t="s">
         <v>74</v>
       </c>
       <c r="G214" t="s">
         <v>75</v>
       </c>
       <c r="H214" t="s">
         <v>29</v>
       </c>
       <c r="I214" t="s">