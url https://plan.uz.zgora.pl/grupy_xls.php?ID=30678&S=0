--- v0 (2026-04-13)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -218,57 +218,66 @@
   <si>
     <t>H002 A-10; H114 A-10</t>
   </si>
   <si>
     <t>105 A-2</t>
   </si>
   <si>
     <t>B104 A-11</t>
   </si>
   <si>
     <t>B219 A-11; H038 A-10</t>
   </si>
   <si>
     <t>113 A-29</t>
   </si>
   <si>
     <t>dr inż. Dariusz Michalski, prof. UZ</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>503 A-2</t>
   </si>
   <si>
+    <t>H222 A-10</t>
+  </si>
+  <si>
+    <t>109 A-2</t>
+  </si>
+  <si>
     <t>Elementy algebry i analizy matematycznej II (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Mechanika i wytrzymałość materiałów (E)</t>
+  </si>
+  <si>
+    <t>Podstawy elektrotechniki i elektroniki (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -576,54 +585,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J208"/>
+  <dimension ref="A1:J210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E208" sqref="E208"/>
+      <selection activeCell="E210" sqref="E210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3977,51 +3986,51 @@
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46142.0</v>
       </c>
       <c r="B129" t="s">
         <v>43</v>
       </c>
       <c r="D129" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E129" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F129" t="s">
         <v>46</v>
       </c>
       <c r="G129" t="s">
         <v>11</v>
       </c>
       <c r="H129" t="s">
         <v>65</v>
       </c>
       <c r="I129" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
         <v>46146.0</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="2">
         <v>0.3125</v>
       </c>
       <c r="E130" s="2">
         <v>0.375</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>11</v>
       </c>
       <c r="H130" t="s">
         <v>12</v>
       </c>
       <c r="I130" t="s">
@@ -4260,51 +4269,51 @@
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46149.0</v>
       </c>
       <c r="B140" t="s">
         <v>43</v>
       </c>
       <c r="D140" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E140" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F140" t="s">
         <v>46</v>
       </c>
       <c r="G140" t="s">
         <v>11</v>
       </c>
       <c r="H140" t="s">
         <v>65</v>
       </c>
       <c r="I140" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46153.0</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="2">
         <v>0.3125</v>
       </c>
       <c r="E141" s="2">
         <v>0.375</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
       <c r="G141" t="s">
         <v>11</v>
       </c>
       <c r="H141" t="s">
         <v>12</v>
       </c>
       <c r="I141" t="s">
@@ -4572,51 +4581,51 @@
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46156.0</v>
       </c>
       <c r="B152" t="s">
         <v>43</v>
       </c>
       <c r="D152" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E152" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F152" t="s">
         <v>46</v>
       </c>
       <c r="G152" t="s">
         <v>11</v>
       </c>
       <c r="H152" t="s">
         <v>65</v>
       </c>
       <c r="I152" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46160.0</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="2">
         <v>0.3125</v>
       </c>
       <c r="E153" s="2">
         <v>0.375</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="G153" t="s">
         <v>11</v>
       </c>
       <c r="H153" t="s">
         <v>12</v>
       </c>
       <c r="I153" t="s">
@@ -4855,51 +4864,51 @@
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
         <v>46163.0</v>
       </c>
       <c r="B163" t="s">
         <v>43</v>
       </c>
       <c r="D163" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E163" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F163" t="s">
         <v>46</v>
       </c>
       <c r="G163" t="s">
         <v>11</v>
       </c>
       <c r="H163" t="s">
         <v>65</v>
       </c>
       <c r="I163" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46167.0</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="2">
         <v>0.3125</v>
       </c>
       <c r="E164" s="2">
         <v>0.375</v>
       </c>
       <c r="F164" t="s">
         <v>10</v>
       </c>
       <c r="G164" t="s">
         <v>11</v>
       </c>
       <c r="H164" t="s">
         <v>12</v>
       </c>
       <c r="I164" t="s">
@@ -5141,363 +5150,363 @@
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1">
         <v>46170.0</v>
       </c>
       <c r="B174" t="s">
         <v>43</v>
       </c>
       <c r="D174" s="2">
         <v>0.53125</v>
       </c>
       <c r="E174" s="2">
         <v>0.59375</v>
       </c>
       <c r="F174" t="s">
         <v>48</v>
       </c>
       <c r="G174" t="s">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>49</v>
       </c>
       <c r="I174" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
         <v>46170.0</v>
       </c>
       <c r="B175" t="s">
         <v>43</v>
       </c>
       <c r="D175" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E175" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F175" t="s">
         <v>46</v>
       </c>
       <c r="G175" t="s">
         <v>11</v>
       </c>
       <c r="H175" t="s">
         <v>65</v>
       </c>
       <c r="I175" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
         <v>46174.0</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="D176" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E176" s="2">
-        <v>0.375</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F176" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="G176" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H176" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="I176" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1">
         <v>46174.0</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="D177" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E177" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F177" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G177" t="s">
         <v>15</v>
       </c>
       <c r="H177" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1">
         <v>46174.0</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E178" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F178" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G178" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H178" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="I178" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B179" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D179" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E179" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F179" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G179" t="s">
         <v>11</v>
       </c>
       <c r="H179" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="I179" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46175.0</v>
       </c>
       <c r="B180" t="s">
         <v>23</v>
       </c>
       <c r="D180" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E180" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F180" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G180" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>26</v>
       </c>
       <c r="I180" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46175.0</v>
       </c>
       <c r="B181" t="s">
         <v>23</v>
       </c>
       <c r="D181" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E181" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F181" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G181" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H181" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I181" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B182" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D182" s="2">
-        <v>0.60416666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E182" s="2">
-        <v>0.66666666666667</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F182" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G182" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H182" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B183" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D183" s="2">
-        <v>0.33333333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E183" s="2">
-        <v>0.58333333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F183" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G183" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H183" t="s">
-        <v>37</v>
+        <v>12</v>
+      </c>
+      <c r="I183" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46181.0</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
+      <c r="C184" t="s">
+        <v>24</v>
+      </c>
       <c r="D184" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E184" s="2">
-        <v>0.375</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F184" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="G184" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H184" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="I184" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1">
         <v>46181.0</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
-      <c r="C185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D185" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E185" s="2">
-        <v>0.44444444444444</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F185" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="G185" t="s">
         <v>15</v>
       </c>
       <c r="H185" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="I185" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1">
         <v>46181.0</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="D186" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E186" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F186" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G186" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H186" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I186" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1">
         <v>46181.0</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="D187" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E187" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
       <c r="G187" t="s">
         <v>11</v>
       </c>
       <c r="H187" t="s">
         <v>26</v>
       </c>
       <c r="I187" t="s">
@@ -5591,118 +5600,118 @@
       </c>
       <c r="D191" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E191" s="2">
         <v>0.58333333333333</v>
       </c>
       <c r="F191" t="s">
         <v>36</v>
       </c>
       <c r="G191" t="s">
         <v>22</v>
       </c>
       <c r="H191" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1">
         <v>46184.0</v>
       </c>
       <c r="B192" t="s">
         <v>43</v>
       </c>
       <c r="D192" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E192" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F192" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G192" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H192" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I192" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1">
         <v>46184.0</v>
       </c>
       <c r="B193" t="s">
         <v>43</v>
       </c>
       <c r="D193" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E193" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F193" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G193" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H193" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="I193" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1">
-        <v>46184.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B194" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D194" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E194" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F194" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G194" t="s">
         <v>11</v>
       </c>
       <c r="H194" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="I194" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1">
         <v>46188.0</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="D195" s="2">
         <v>0.3125</v>
       </c>
       <c r="E195" s="2">
         <v>0.375</v>
       </c>
       <c r="F195" t="s">
         <v>10</v>
       </c>
       <c r="G195" t="s">
         <v>11</v>
       </c>
       <c r="H195" t="s">
         <v>12</v>
       </c>
       <c r="I195" t="s">
@@ -5915,155 +5924,207 @@
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
         <v>46191.0</v>
       </c>
       <c r="B204" t="s">
         <v>43</v>
       </c>
       <c r="D204" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E204" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F204" t="s">
         <v>46</v>
       </c>
       <c r="G204" t="s">
         <v>11</v>
       </c>
       <c r="H204" t="s">
         <v>65</v>
       </c>
       <c r="I204" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
         <v>46195.0</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="D205" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E205" s="2">
         <v>0.5</v>
       </c>
       <c r="F205" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G205" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H205" t="s">
         <v>19</v>
       </c>
       <c r="I205" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
         <v>46196.0</v>
       </c>
       <c r="B206" t="s">
         <v>23</v>
       </c>
       <c r="D206" s="2">
         <v>0.375</v>
       </c>
       <c r="E206" s="2">
         <v>0.4375</v>
       </c>
       <c r="F206" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G206" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H206" t="s">
         <v>65</v>
       </c>
       <c r="I206" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
-        <v>46267.0</v>
+        <v>46198.0</v>
       </c>
       <c r="B207" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D207" s="2">
-        <v>0.625</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E207" s="2">
-        <v>0.6875</v>
+        <v>0.5</v>
       </c>
       <c r="F207" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G207" t="s">
+        <v>71</v>
+      </c>
+      <c r="H207" t="s">
+        <v>45</v>
+      </c>
+      <c r="I207" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B208" t="s">
+        <v>35</v>
+      </c>
+      <c r="D208" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E208" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="F208" t="s">
+        <v>72</v>
+      </c>
+      <c r="G208" t="s">
+        <v>71</v>
+      </c>
+      <c r="H208" t="s">
+        <v>65</v>
+      </c>
+      <c r="I208" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="1">
         <v>46268.0</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B209" t="s">
         <v>43</v>
       </c>
-      <c r="D208" s="2">
+      <c r="D209" s="2">
         <v>0.38541666666667</v>
       </c>
-      <c r="E208" s="2">
+      <c r="E209" s="2">
         <v>0.5</v>
       </c>
-      <c r="F208" t="s">
-[...2 lines deleted...]
-      <c r="G208" t="s">
+      <c r="F209" t="s">
+        <v>70</v>
+      </c>
+      <c r="G209" t="s">
+        <v>71</v>
+      </c>
+      <c r="H209" t="s">
+        <v>19</v>
+      </c>
+      <c r="I209" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B210" t="s">
+        <v>66</v>
+      </c>
+      <c r="D210" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E210" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F210" t="s">
+        <v>73</v>
+      </c>
+      <c r="G210" t="s">
+        <v>71</v>
+      </c>
+      <c r="H210" t="s">
+        <v>45</v>
+      </c>
+      <c r="I210" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>