--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -201,50 +201,83 @@
     <t>Psychologia rodziny (W)</t>
   </si>
   <si>
     <t>prof. dr hab. Hanna Liberska</t>
   </si>
   <si>
     <t>C A-16</t>
   </si>
   <si>
     <t>Prawne aspekty pracy psychologa (Ć)</t>
   </si>
   <si>
     <t>dr Julia Gierałtowicz</t>
   </si>
   <si>
     <t>11 A-16</t>
   </si>
   <si>
     <t>20 A-16</t>
   </si>
   <si>
     <t>P103 A-16</t>
   </si>
   <si>
     <t>P01 A-16</t>
+  </si>
+  <si>
+    <t>48 A-16</t>
+  </si>
+  <si>
+    <t>345 A-16</t>
+  </si>
+  <si>
+    <t>Język niemiecki IV (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Psychologia osobowości (E)</t>
+  </si>
+  <si>
+    <t>Język angielski IV (E)</t>
+  </si>
+  <si>
+    <t>P3 A-16</t>
+  </si>
+  <si>
+    <t>Metodologia badań psychologicznych ze statystyką II (E)</t>
+  </si>
+  <si>
+    <t>Diagnoza psychologiczna (E)</t>
+  </si>
+  <si>
+    <t>106 A-20</t>
+  </si>
+  <si>
+    <t>P102 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -552,54 +585,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J288"/>
+  <dimension ref="A1:J312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E288" sqref="E288"/>
+      <selection activeCell="E312" sqref="E312"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -6625,1354 +6658,1354 @@
       </c>
       <c r="B225" t="s">
         <v>17</v>
       </c>
       <c r="D225" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E225" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F225" t="s">
         <v>18</v>
       </c>
       <c r="G225" t="s">
         <v>11</v>
       </c>
       <c r="H225" t="s">
         <v>19</v>
       </c>
       <c r="I225" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B226" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C226" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D226" s="2">
         <v>0.625</v>
       </c>
       <c r="E226" s="2">
         <v>0.6875</v>
       </c>
       <c r="F226" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="H226" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="I226" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1">
         <v>46169.0</v>
       </c>
       <c r="B227" t="s">
         <v>20</v>
       </c>
       <c r="C227" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D227" s="2">
         <v>0.625</v>
       </c>
       <c r="E227" s="2">
         <v>0.6875</v>
       </c>
       <c r="F227" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I227" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1">
         <v>46169.0</v>
       </c>
       <c r="B228" t="s">
         <v>20</v>
       </c>
       <c r="C228" t="s">
         <v>26</v>
       </c>
       <c r="D228" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E228" s="2">
-        <v>0.6875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F228" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="H228" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I228" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1">
         <v>46169.0</v>
       </c>
       <c r="B229" t="s">
         <v>20</v>
       </c>
       <c r="C229" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D229" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E229" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F229" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="H229" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I229" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1">
         <v>46169.0</v>
       </c>
       <c r="B230" t="s">
         <v>20</v>
       </c>
-      <c r="C230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D230" s="2">
-        <v>0.69791666666667</v>
+        <v>0.77430555555556</v>
       </c>
       <c r="E230" s="2">
-        <v>0.76041666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F230" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G230" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H230" t="s">
         <v>28</v>
       </c>
       <c r="I230" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1">
-        <v>46169.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B231" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D231" s="2">
-        <v>0.77430555555556</v>
+        <v>0.40625</v>
       </c>
       <c r="E231" s="2">
-        <v>0.83333333333333</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F231" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G231" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H231" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I231" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1">
         <v>46170.0</v>
       </c>
       <c r="B232" t="s">
         <v>31</v>
       </c>
       <c r="D232" s="2">
-        <v>0.40625</v>
+        <v>0.54861111111111</v>
       </c>
       <c r="E232" s="2">
-        <v>0.58333333333333</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="F232" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G232" t="s">
         <v>33</v>
       </c>
       <c r="H232" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I232" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1">
         <v>46170.0</v>
       </c>
       <c r="B233" t="s">
         <v>31</v>
       </c>
       <c r="D233" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E233" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F233" t="s">
         <v>36</v>
       </c>
       <c r="G233" t="s">
         <v>33</v>
       </c>
       <c r="H233" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I233" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
         <v>46170.0</v>
       </c>
       <c r="B234" t="s">
         <v>31</v>
       </c>
       <c r="D234" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E234" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F234" t="s">
         <v>36</v>
       </c>
       <c r="G234" t="s">
         <v>33</v>
       </c>
       <c r="H234" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I234" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>46170.0</v>
       </c>
       <c r="B235" t="s">
         <v>31</v>
       </c>
       <c r="D235" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E235" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F235" t="s">
         <v>36</v>
       </c>
       <c r="G235" t="s">
         <v>33</v>
       </c>
       <c r="H235" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I235" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
-        <v>46170.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B236" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D236" s="2">
-        <v>0.54861111111111</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E236" s="2">
-        <v>0.64236111111111</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="F236" t="s">
         <v>36</v>
       </c>
       <c r="G236" t="s">
         <v>33</v>
       </c>
       <c r="H236" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I236" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>46171.0</v>
       </c>
       <c r="B237" t="s">
         <v>47</v>
       </c>
       <c r="D237" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E237" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F237" t="s">
         <v>36</v>
       </c>
       <c r="G237" t="s">
         <v>33</v>
       </c>
       <c r="H237" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I237" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
         <v>46171.0</v>
       </c>
       <c r="B238" t="s">
         <v>47</v>
       </c>
       <c r="D238" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E238" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F238" t="s">
         <v>36</v>
       </c>
       <c r="G238" t="s">
         <v>33</v>
       </c>
       <c r="H238" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I238" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
         <v>46171.0</v>
       </c>
       <c r="B239" t="s">
         <v>47</v>
       </c>
       <c r="D239" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E239" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F239" t="s">
         <v>36</v>
       </c>
       <c r="G239" t="s">
         <v>33</v>
       </c>
       <c r="H239" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I239" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
-        <v>46171.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B240" t="s">
-        <v>47</v>
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>26</v>
       </c>
       <c r="D240" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E240" s="2">
-        <v>0.57291666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F240" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G240" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H240" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I240" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
         <v>46174.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D241" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E241" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F241" t="s">
         <v>50</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="H241" t="s">
         <v>51</v>
       </c>
       <c r="I241" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46174.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E242" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F242" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G242" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H242" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I242" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B243" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D243" s="2">
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="E243" s="2">
-        <v>0.6875</v>
+        <v>0.46875</v>
       </c>
       <c r="F243" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G243" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H243" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I243" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B244" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="C244" t="s">
+        <v>21</v>
       </c>
       <c r="D244" s="2">
-        <v>0.375</v>
+        <v>0.625</v>
       </c>
       <c r="E244" s="2">
-        <v>0.46875</v>
+        <v>0.6875</v>
       </c>
       <c r="F244" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G244" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H244" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="I244" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46176.0</v>
       </c>
       <c r="B245" t="s">
         <v>20</v>
       </c>
       <c r="C245" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D245" s="2">
         <v>0.625</v>
       </c>
       <c r="E245" s="2">
         <v>0.6875</v>
       </c>
       <c r="F245" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="H245" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I245" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46176.0</v>
       </c>
       <c r="B246" t="s">
         <v>20</v>
       </c>
       <c r="C246" t="s">
         <v>26</v>
       </c>
       <c r="D246" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E246" s="2">
-        <v>0.6875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F246" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I246" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>46176.0</v>
       </c>
       <c r="B247" t="s">
         <v>20</v>
       </c>
       <c r="C247" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D247" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E247" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F247" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I247" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B248" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D248" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E248" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="F248" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G248" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H248" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I248" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
         <v>46181.0</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
+      <c r="C249" t="s">
+        <v>26</v>
+      </c>
       <c r="D249" s="2">
-        <v>0.33333333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E249" s="2">
-        <v>0.39236111111111</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F249" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G249" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H249" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="I249" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1">
         <v>46181.0</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D250" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E250" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F250" t="s">
         <v>50</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="H250" t="s">
         <v>51</v>
       </c>
       <c r="I250" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1">
         <v>46181.0</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
-      <c r="C251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E251" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F251" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G251" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H251" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I251" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B252" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D252" s="2">
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="E252" s="2">
-        <v>0.6875</v>
+        <v>0.46875</v>
       </c>
       <c r="F252" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G252" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H252" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I252" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
         <v>46182.0</v>
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="D253" s="2">
-        <v>0.375</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E253" s="2">
-        <v>0.46875</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="F253" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G253" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="H253" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="I253" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
         <v>46182.0</v>
       </c>
       <c r="B254" t="s">
         <v>17</v>
       </c>
+      <c r="C254" t="s">
+        <v>21</v>
+      </c>
       <c r="D254" s="2">
-        <v>0.47916666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E254" s="2">
-        <v>0.59722222222222</v>
+        <v>0.6875</v>
       </c>
       <c r="F254" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="G254" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H254" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="I254" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B255" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C255" t="s">
         <v>21</v>
       </c>
       <c r="D255" s="2">
         <v>0.625</v>
       </c>
       <c r="E255" s="2">
         <v>0.6875</v>
       </c>
       <c r="F255" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="I255" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46183.0</v>
       </c>
       <c r="B256" t="s">
         <v>20</v>
       </c>
       <c r="C256" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D256" s="2">
         <v>0.625</v>
       </c>
       <c r="E256" s="2">
         <v>0.6875</v>
       </c>
       <c r="F256" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I256" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
         <v>46183.0</v>
       </c>
       <c r="B257" t="s">
         <v>20</v>
       </c>
       <c r="C257" t="s">
         <v>26</v>
       </c>
       <c r="D257" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E257" s="2">
-        <v>0.6875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F257" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="H257" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I257" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
         <v>46183.0</v>
       </c>
       <c r="B258" t="s">
         <v>20</v>
       </c>
       <c r="C258" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D258" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E258" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F258" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="H258" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I258" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
         <v>46183.0</v>
       </c>
       <c r="B259" t="s">
         <v>20</v>
       </c>
-      <c r="C259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D259" s="2">
-        <v>0.69791666666667</v>
+        <v>0.77430555555556</v>
       </c>
       <c r="E259" s="2">
-        <v>0.76041666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F259" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G259" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H259" t="s">
         <v>28</v>
       </c>
       <c r="I259" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B260" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D260" s="2">
-        <v>0.77430555555556</v>
+        <v>0.40625</v>
       </c>
       <c r="E260" s="2">
-        <v>0.83333333333333</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F260" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G260" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H260" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I260" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
         <v>46184.0</v>
       </c>
       <c r="B261" t="s">
         <v>31</v>
       </c>
       <c r="D261" s="2">
-        <v>0.40625</v>
+        <v>0.54861111111111</v>
       </c>
       <c r="E261" s="2">
-        <v>0.58333333333333</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="F261" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G261" t="s">
         <v>33</v>
       </c>
       <c r="H261" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I261" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
         <v>46184.0</v>
       </c>
       <c r="B262" t="s">
         <v>31</v>
       </c>
       <c r="D262" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E262" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F262" t="s">
         <v>36</v>
       </c>
       <c r="G262" t="s">
         <v>33</v>
       </c>
       <c r="H262" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I262" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
         <v>46184.0</v>
       </c>
       <c r="B263" t="s">
         <v>31</v>
       </c>
       <c r="D263" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E263" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F263" t="s">
         <v>36</v>
       </c>
       <c r="G263" t="s">
         <v>33</v>
       </c>
       <c r="H263" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I263" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
         <v>46184.0</v>
       </c>
       <c r="B264" t="s">
         <v>31</v>
       </c>
       <c r="D264" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E264" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F264" t="s">
         <v>36</v>
       </c>
       <c r="G264" t="s">
         <v>33</v>
       </c>
       <c r="H264" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I264" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
-        <v>46184.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B265" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D265" s="2">
-        <v>0.54861111111111</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E265" s="2">
-        <v>0.64236111111111</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="F265" t="s">
         <v>36</v>
       </c>
       <c r="G265" t="s">
         <v>33</v>
       </c>
       <c r="H265" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I265" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46185.0</v>
       </c>
       <c r="B266" t="s">
         <v>47</v>
       </c>
       <c r="D266" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E266" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F266" t="s">
         <v>36</v>
       </c>
       <c r="G266" t="s">
         <v>33</v>
       </c>
       <c r="H266" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I266" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46185.0</v>
       </c>
       <c r="B267" t="s">
         <v>47</v>
       </c>
       <c r="D267" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E267" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F267" t="s">
         <v>36</v>
       </c>
       <c r="G267" t="s">
         <v>33</v>
       </c>
       <c r="H267" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I267" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
         <v>46185.0</v>
       </c>
       <c r="B268" t="s">
         <v>47</v>
       </c>
       <c r="D268" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E268" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F268" t="s">
         <v>36</v>
       </c>
       <c r="G268" t="s">
         <v>33</v>
       </c>
       <c r="H268" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I268" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>46185.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B269" t="s">
-        <v>47</v>
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>26</v>
       </c>
       <c r="D269" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E269" s="2">
-        <v>0.57291666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F269" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G269" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H269" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I269" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46188.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D270" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E270" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F270" t="s">
         <v>50</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="H270" t="s">
         <v>51</v>
       </c>
       <c r="I270" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
         <v>46188.0</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D271" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E271" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F271" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G271" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H271" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I271" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
-        <v>46188.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B272" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D272" s="2">
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="E272" s="2">
-        <v>0.6875</v>
+        <v>0.46875</v>
       </c>
       <c r="F272" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G272" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H272" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I272" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
-        <v>46189.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B273" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="C273" t="s">
+        <v>26</v>
       </c>
       <c r="D273" s="2">
-        <v>0.375</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E273" s="2">
-        <v>0.46875</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="F273" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G273" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H273" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I273" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46190.0</v>
       </c>
       <c r="B274" t="s">
         <v>20</v>
       </c>
       <c r="C274" t="s">
         <v>21</v>
       </c>
       <c r="D274" s="2">
         <v>0.625</v>
       </c>
       <c r="E274" s="2">
         <v>0.6875</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="H274" t="s">
@@ -8331,50 +8364,674 @@
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46192.0</v>
       </c>
       <c r="B288" t="s">
         <v>47</v>
       </c>
       <c r="D288" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E288" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F288" t="s">
         <v>36</v>
       </c>
       <c r="G288" t="s">
         <v>33</v>
       </c>
       <c r="H288" t="s">
         <v>43</v>
       </c>
       <c r="I288" t="s">
         <v>49</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="D289" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E289" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F289" t="s">
+        <v>65</v>
+      </c>
+      <c r="G289" t="s">
+        <v>66</v>
+      </c>
+      <c r="H289" t="s">
+        <v>45</v>
+      </c>
+      <c r="I289" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B290" t="s">
+        <v>17</v>
+      </c>
+      <c r="D290" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E290" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F290" t="s">
+        <v>67</v>
+      </c>
+      <c r="G290" t="s">
+        <v>66</v>
+      </c>
+      <c r="H290" t="s">
+        <v>19</v>
+      </c>
+      <c r="I290" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B291" t="s">
+        <v>20</v>
+      </c>
+      <c r="D291" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E291" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F291" t="s">
+        <v>68</v>
+      </c>
+      <c r="G291" t="s">
+        <v>66</v>
+      </c>
+      <c r="H291" t="s">
+        <v>37</v>
+      </c>
+      <c r="I291" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B292" t="s">
+        <v>20</v>
+      </c>
+      <c r="D292" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E292" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F292" t="s">
+        <v>68</v>
+      </c>
+      <c r="G292" t="s">
+        <v>66</v>
+      </c>
+      <c r="H292" t="s">
+        <v>37</v>
+      </c>
+      <c r="I292" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B293" t="s">
+        <v>20</v>
+      </c>
+      <c r="D293" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E293" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F293" t="s">
+        <v>68</v>
+      </c>
+      <c r="G293" t="s">
+        <v>66</v>
+      </c>
+      <c r="H293" t="s">
+        <v>39</v>
+      </c>
+      <c r="I293" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B294" t="s">
+        <v>20</v>
+      </c>
+      <c r="D294" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E294" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F294" t="s">
+        <v>68</v>
+      </c>
+      <c r="G294" t="s">
+        <v>66</v>
+      </c>
+      <c r="H294" t="s">
+        <v>39</v>
+      </c>
+      <c r="I294" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B295" t="s">
+        <v>20</v>
+      </c>
+      <c r="D295" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E295" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F295" t="s">
+        <v>68</v>
+      </c>
+      <c r="G295" t="s">
+        <v>66</v>
+      </c>
+      <c r="H295" t="s">
+        <v>41</v>
+      </c>
+      <c r="I295" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B296" t="s">
+        <v>20</v>
+      </c>
+      <c r="D296" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E296" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F296" t="s">
+        <v>68</v>
+      </c>
+      <c r="G296" t="s">
+        <v>66</v>
+      </c>
+      <c r="H296" t="s">
+        <v>41</v>
+      </c>
+      <c r="I296" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B297" t="s">
+        <v>20</v>
+      </c>
+      <c r="D297" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E297" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F297" t="s">
+        <v>68</v>
+      </c>
+      <c r="G297" t="s">
+        <v>66</v>
+      </c>
+      <c r="H297" t="s">
+        <v>43</v>
+      </c>
+      <c r="I297" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B298" t="s">
+        <v>20</v>
+      </c>
+      <c r="D298" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E298" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F298" t="s">
+        <v>68</v>
+      </c>
+      <c r="G298" t="s">
+        <v>66</v>
+      </c>
+      <c r="H298" t="s">
+        <v>43</v>
+      </c>
+      <c r="I298" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="D299" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E299" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F299" t="s">
+        <v>70</v>
+      </c>
+      <c r="G299" t="s">
+        <v>66</v>
+      </c>
+      <c r="H299" t="s">
+        <v>15</v>
+      </c>
+      <c r="I299" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="B300" t="s">
+        <v>17</v>
+      </c>
+      <c r="D300" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E300" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="F300" t="s">
+        <v>71</v>
+      </c>
+      <c r="G300" t="s">
+        <v>66</v>
+      </c>
+      <c r="H300" t="s">
+        <v>12</v>
+      </c>
+      <c r="I300" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B301" t="s">
+        <v>20</v>
+      </c>
+      <c r="D301" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E301" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F301" t="s">
+        <v>70</v>
+      </c>
+      <c r="G301" t="s">
+        <v>66</v>
+      </c>
+      <c r="H301" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B302" t="s">
+        <v>31</v>
+      </c>
+      <c r="D302" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E302" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F302" t="s">
+        <v>68</v>
+      </c>
+      <c r="G302" t="s">
+        <v>66</v>
+      </c>
+      <c r="H302" t="s">
+        <v>37</v>
+      </c>
+      <c r="I302" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B303" t="s">
+        <v>31</v>
+      </c>
+      <c r="D303" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E303" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F303" t="s">
+        <v>68</v>
+      </c>
+      <c r="G303" t="s">
+        <v>66</v>
+      </c>
+      <c r="H303" t="s">
+        <v>37</v>
+      </c>
+      <c r="I303" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B304" t="s">
+        <v>31</v>
+      </c>
+      <c r="D304" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E304" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F304" t="s">
+        <v>68</v>
+      </c>
+      <c r="G304" t="s">
+        <v>66</v>
+      </c>
+      <c r="H304" t="s">
+        <v>39</v>
+      </c>
+      <c r="I304" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B305" t="s">
+        <v>31</v>
+      </c>
+      <c r="D305" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E305" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F305" t="s">
+        <v>68</v>
+      </c>
+      <c r="G305" t="s">
+        <v>66</v>
+      </c>
+      <c r="H305" t="s">
+        <v>39</v>
+      </c>
+      <c r="I305" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B306" t="s">
+        <v>31</v>
+      </c>
+      <c r="D306" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E306" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F306" t="s">
+        <v>68</v>
+      </c>
+      <c r="G306" t="s">
+        <v>66</v>
+      </c>
+      <c r="H306" t="s">
+        <v>41</v>
+      </c>
+      <c r="I306" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B307" t="s">
+        <v>31</v>
+      </c>
+      <c r="D307" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E307" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F307" t="s">
+        <v>68</v>
+      </c>
+      <c r="G307" t="s">
+        <v>66</v>
+      </c>
+      <c r="H307" t="s">
+        <v>41</v>
+      </c>
+      <c r="I307" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B308" t="s">
+        <v>31</v>
+      </c>
+      <c r="D308" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E308" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F308" t="s">
+        <v>68</v>
+      </c>
+      <c r="G308" t="s">
+        <v>66</v>
+      </c>
+      <c r="H308" t="s">
+        <v>43</v>
+      </c>
+      <c r="I308" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B309" t="s">
+        <v>31</v>
+      </c>
+      <c r="D309" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E309" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F309" t="s">
+        <v>68</v>
+      </c>
+      <c r="G309" t="s">
+        <v>66</v>
+      </c>
+      <c r="H309" t="s">
+        <v>43</v>
+      </c>
+      <c r="I309" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B310" t="s">
+        <v>47</v>
+      </c>
+      <c r="D310" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E310" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F310" t="s">
+        <v>71</v>
+      </c>
+      <c r="G310" t="s">
+        <v>66</v>
+      </c>
+      <c r="H310" t="s">
+        <v>12</v>
+      </c>
+      <c r="I310" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="D311" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E311" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F311" t="s">
+        <v>65</v>
+      </c>
+      <c r="G311" t="s">
+        <v>66</v>
+      </c>
+      <c r="H311" t="s">
+        <v>45</v>
+      </c>
+      <c r="I311" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B312" t="s">
+        <v>20</v>
+      </c>
+      <c r="D312" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E312" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F312" t="s">
+        <v>67</v>
+      </c>
+      <c r="G312" t="s">
+        <v>66</v>
+      </c>
+      <c r="H312" t="s">
+        <v>19</v>
+      </c>
+      <c r="I312" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>