--- v1 (2026-05-28)
+++ v2 (2026-08-27)
@@ -7422,561 +7422,561 @@
       </c>
       <c r="B253" t="s">
         <v>17</v>
       </c>
       <c r="D253" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E253" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F253" t="s">
         <v>18</v>
       </c>
       <c r="G253" t="s">
         <v>11</v>
       </c>
       <c r="H253" t="s">
         <v>19</v>
       </c>
       <c r="I253" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B254" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C254" t="s">
         <v>21</v>
       </c>
       <c r="D254" s="2">
         <v>0.625</v>
       </c>
       <c r="E254" s="2">
         <v>0.6875</v>
       </c>
       <c r="F254" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="H254" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="I254" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
         <v>46183.0</v>
       </c>
       <c r="B255" t="s">
         <v>20</v>
       </c>
       <c r="C255" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D255" s="2">
         <v>0.625</v>
       </c>
       <c r="E255" s="2">
         <v>0.6875</v>
       </c>
       <c r="F255" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="H255" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I255" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46183.0</v>
       </c>
       <c r="B256" t="s">
         <v>20</v>
       </c>
       <c r="C256" t="s">
         <v>26</v>
       </c>
       <c r="D256" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E256" s="2">
-        <v>0.6875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F256" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="H256" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I256" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
         <v>46183.0</v>
       </c>
       <c r="B257" t="s">
         <v>20</v>
       </c>
       <c r="C257" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D257" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E257" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F257" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="H257" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I257" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
         <v>46183.0</v>
       </c>
       <c r="B258" t="s">
         <v>20</v>
       </c>
-      <c r="C258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D258" s="2">
-        <v>0.69791666666667</v>
+        <v>0.77430555555556</v>
       </c>
       <c r="E258" s="2">
-        <v>0.76041666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F258" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G258" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H258" t="s">
         <v>28</v>
       </c>
       <c r="I258" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B259" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D259" s="2">
-        <v>0.77430555555556</v>
+        <v>0.40625</v>
       </c>
       <c r="E259" s="2">
-        <v>0.83333333333333</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F259" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G259" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H259" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I259" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
         <v>46184.0</v>
       </c>
       <c r="B260" t="s">
         <v>31</v>
       </c>
       <c r="D260" s="2">
-        <v>0.40625</v>
+        <v>0.54861111111111</v>
       </c>
       <c r="E260" s="2">
-        <v>0.58333333333333</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="F260" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G260" t="s">
         <v>33</v>
       </c>
       <c r="H260" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I260" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
         <v>46184.0</v>
       </c>
       <c r="B261" t="s">
         <v>31</v>
       </c>
       <c r="D261" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E261" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F261" t="s">
         <v>36</v>
       </c>
       <c r="G261" t="s">
         <v>33</v>
       </c>
       <c r="H261" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I261" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
         <v>46184.0</v>
       </c>
       <c r="B262" t="s">
         <v>31</v>
       </c>
       <c r="D262" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E262" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F262" t="s">
         <v>36</v>
       </c>
       <c r="G262" t="s">
         <v>33</v>
       </c>
       <c r="H262" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I262" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
         <v>46184.0</v>
       </c>
       <c r="B263" t="s">
         <v>31</v>
       </c>
       <c r="D263" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E263" s="2">
         <v>0.64236111111111</v>
       </c>
       <c r="F263" t="s">
         <v>36</v>
       </c>
       <c r="G263" t="s">
         <v>33</v>
       </c>
       <c r="H263" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I263" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
-        <v>46184.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B264" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D264" s="2">
-        <v>0.54861111111111</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E264" s="2">
-        <v>0.64236111111111</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="F264" t="s">
         <v>36</v>
       </c>
       <c r="G264" t="s">
         <v>33</v>
       </c>
       <c r="H264" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I264" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
         <v>46185.0</v>
       </c>
       <c r="B265" t="s">
         <v>47</v>
       </c>
       <c r="D265" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E265" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F265" t="s">
         <v>36</v>
       </c>
       <c r="G265" t="s">
         <v>33</v>
       </c>
       <c r="H265" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I265" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46185.0</v>
       </c>
       <c r="B266" t="s">
         <v>47</v>
       </c>
       <c r="D266" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E266" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F266" t="s">
         <v>36</v>
       </c>
       <c r="G266" t="s">
         <v>33</v>
       </c>
       <c r="H266" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I266" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46185.0</v>
       </c>
       <c r="B267" t="s">
         <v>47</v>
       </c>
       <c r="D267" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E267" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="F267" t="s">
         <v>36</v>
       </c>
       <c r="G267" t="s">
         <v>33</v>
       </c>
       <c r="H267" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I267" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
-        <v>46185.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B268" t="s">
-        <v>47</v>
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>26</v>
       </c>
       <c r="D268" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E268" s="2">
-        <v>0.57291666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F268" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G268" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H268" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I268" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
         <v>46188.0</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D269" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E269" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F269" t="s">
         <v>50</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="H269" t="s">
         <v>51</v>
       </c>
       <c r="I269" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46188.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
-      <c r="C270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E270" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F270" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G270" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H270" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I270" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
-        <v>46188.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B271" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D271" s="2">
-        <v>0.625</v>
+        <v>0.375</v>
       </c>
       <c r="E271" s="2">
-        <v>0.6875</v>
+        <v>0.46875</v>
       </c>
       <c r="F271" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G271" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H271" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I271" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>46189.0</v>
       </c>
       <c r="B272" t="s">
         <v>17</v>
       </c>
+      <c r="C272" t="s">
+        <v>21</v>
+      </c>
       <c r="D272" s="2">
-        <v>0.375</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E272" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F272" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G272" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H272" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I272" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46190.0</v>
       </c>
       <c r="B273" t="s">
         <v>20</v>
       </c>
       <c r="C273" t="s">
         <v>26</v>
       </c>
       <c r="D273" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E273" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="F273" t="s">
         <v>50</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273" t="s">