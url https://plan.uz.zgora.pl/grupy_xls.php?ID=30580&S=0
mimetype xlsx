--- v0 (2026-02-27)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -117,50 +117,53 @@
     <t>Ni</t>
   </si>
   <si>
     <t>Internet Rzeczy (W)</t>
   </si>
   <si>
     <t>dr inż. Dariusz Eljasz</t>
   </si>
   <si>
     <t>Internet Rzeczy (L)</t>
   </si>
   <si>
     <t>504b A-2</t>
   </si>
   <si>
     <t>Integracja systemów pomiarowo-sterujących (W)</t>
   </si>
   <si>
     <t>dr inż. Piotr Powroźnik</t>
   </si>
   <si>
     <t>507 A-2</t>
   </si>
   <si>
     <t>Integracja systemów pomiarowo-sterujących (L)</t>
+  </si>
+  <si>
+    <t>523 A-2</t>
   </si>
   <si>
     <t>Internet Rzeczy (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -849,106 +852,106 @@
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1">
         <v>46102.0</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E14" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1">
-        <v>46102.0</v>
+        <v>46103.0</v>
       </c>
       <c r="B15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D15" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E15" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1">
         <v>46103.0</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E16" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H16" t="s">
         <v>28</v>
       </c>
       <c r="I16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1">
         <v>46103.0</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="2">
         <v>0.53125</v>
       </c>
       <c r="E17" s="2">
         <v>0.59375</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
@@ -1083,86 +1086,86 @@
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1">
         <v>46109.0</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E23" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>22</v>
       </c>
       <c r="I23" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1">
-        <v>46109.0</v>
+        <v>46110.0</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D24" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E24" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F24" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>22</v>
       </c>
       <c r="I24" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1">
         <v>46110.0</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E25" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>28</v>
       </c>
       <c r="I25" t="s">
@@ -1317,106 +1320,106 @@
       </c>
       <c r="G31" t="s">
         <v>19</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
         <v>46123.0</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E32" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H32" t="s">
         <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
-        <v>46123.0</v>
+        <v>46124.0</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D33" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E33" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F33" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>22</v>
       </c>
       <c r="I33" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
         <v>46124.0</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E34" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>28</v>
       </c>
       <c r="I34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46124.0</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="2">
         <v>0.53125</v>
       </c>
       <c r="E35" s="2">
         <v>0.59375</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
@@ -1551,86 +1554,86 @@
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1">
         <v>46137.0</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E41" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H41" t="s">
         <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1">
-        <v>46137.0</v>
+        <v>46138.0</v>
       </c>
       <c r="B42" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D42" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E42" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F42" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1">
         <v>46138.0</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E43" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>28</v>
       </c>
       <c r="I43" t="s">
@@ -1785,106 +1788,106 @@
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
         <v>46151.0</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E50" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H50" t="s">
         <v>22</v>
       </c>
       <c r="I50" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
-        <v>46151.0</v>
+        <v>46152.0</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D51" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E51" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F51" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>22</v>
       </c>
       <c r="I51" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>46152.0</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E52" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G52" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H52" t="s">
         <v>28</v>
       </c>
       <c r="I52" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
         <v>46152.0</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="2">
         <v>0.53125</v>
       </c>
       <c r="E53" s="2">
         <v>0.59375</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
       <c r="G53" t="s">
@@ -2019,86 +2022,86 @@
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
         <v>46158.0</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E59" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H59" t="s">
         <v>22</v>
       </c>
       <c r="I59" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
-        <v>46158.0</v>
+        <v>46159.0</v>
       </c>
       <c r="B60" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D60" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E60" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F60" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>22</v>
       </c>
       <c r="I60" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
         <v>46159.0</v>
       </c>
       <c r="B61" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E61" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>28</v>
       </c>
       <c r="I61" t="s">
@@ -2253,106 +2256,106 @@
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1">
         <v>46172.0</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E68" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F68" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H68" t="s">
         <v>22</v>
       </c>
       <c r="I68" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1">
-        <v>46172.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B69" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D69" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E69" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F69" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>22</v>
       </c>
       <c r="I69" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1">
         <v>46173.0</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="D70" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E70" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="F70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G70" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H70" t="s">
         <v>28</v>
       </c>
       <c r="I70" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1">
         <v>46173.0</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="D71" s="2">
         <v>0.53125</v>
       </c>
       <c r="E71" s="2">
         <v>0.59375</v>
       </c>
       <c r="F71" t="s">
         <v>29</v>
       </c>
       <c r="G71" t="s">
@@ -2487,86 +2490,86 @@
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46186.0</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E77" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F77" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G77" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H77" t="s">
         <v>22</v>
       </c>
       <c r="I77" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
-        <v>46186.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B78" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D78" s="2">
-        <v>0.67708333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E78" s="2">
-        <v>0.73958333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F78" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>22</v>
       </c>
       <c r="I78" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
         <v>46187.0</v>
       </c>
       <c r="B79" t="s">
         <v>26</v>
       </c>
       <c r="D79" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E79" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="F79" t="s">
         <v>27</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>28</v>
       </c>
       <c r="I79" t="s">