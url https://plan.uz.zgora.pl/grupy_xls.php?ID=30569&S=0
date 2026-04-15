--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -77,96 +77,99 @@
   <si>
     <t>119 A-2</t>
   </si>
   <si>
     <t>Historia techniki (W)</t>
   </si>
   <si>
     <t>dr Hanna Kurowska</t>
   </si>
   <si>
     <t>120 A-2</t>
   </si>
   <si>
     <t>Zdecentralizowane układy automatyki i robotyki (W)</t>
   </si>
   <si>
     <t>dr inż. Piotr Witczak</t>
   </si>
   <si>
     <t>Automatyzacja procesów przemysłowych (L)</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>dr inż. Piotr Leżyński</t>
+    <t>dr inż. Mariusz Buciakowski</t>
   </si>
   <si>
     <t>102 A-37</t>
   </si>
   <si>
     <t>Zachowania człowieka w organizacji i na rynku pracy (W)</t>
   </si>
   <si>
     <t>dr inż. Patrycja Łychmus</t>
   </si>
   <si>
     <t>106 A-2</t>
   </si>
   <si>
     <t>Seminarium dyplomowe III (S)</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>dr hab. inż. Maciej Patan, prof. UZ</t>
   </si>
   <si>
     <t>212 A-2</t>
   </si>
   <si>
     <t>Zdecentralizowane układy automatyki i robotyki (L)</t>
   </si>
   <si>
     <t>mgr inż. Dominik Zaborniak</t>
   </si>
   <si>
     <t>406 A-2</t>
   </si>
   <si>
     <t>Zaawansowane systemy decyzyjne (W)</t>
   </si>
   <si>
     <t>dr hab. inż. Andrzej Pieczyński, prof. UZ</t>
   </si>
   <si>
     <t>Zaawansowane systemy decyzyjne (L)</t>
   </si>
   <si>
     <t>307 A-2</t>
+  </si>
+  <si>
+    <t>305/306 A-2</t>
   </si>
   <si>
     <t>412 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -493,51 +496,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E64" sqref="E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -809,51 +812,51 @@
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1">
         <v>46102.0</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="2">
         <v>0.53125</v>
       </c>
       <c r="E12" s="2">
         <v>0.59375</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1">
         <v>46102.0</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E13" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
@@ -861,51 +864,51 @@
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1">
         <v>46102.0</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E14" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14" t="s">
         <v>28</v>
       </c>
       <c r="I14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1">
         <v>46102.0</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="2">
         <v>0.75</v>
       </c>
       <c r="E15" s="2">
         <v>0.8125</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="s">
@@ -991,51 +994,51 @@
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1">
         <v>46109.0</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="2">
         <v>0.53125</v>
       </c>
       <c r="E19" s="2">
         <v>0.59375</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1">
         <v>46109.0</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E20" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
@@ -1043,51 +1046,51 @@
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1">
         <v>46109.0</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E21" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21" t="s">
         <v>28</v>
       </c>
       <c r="I21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1">
         <v>46109.0</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="2">
         <v>0.75</v>
       </c>
       <c r="E22" s="2">
         <v>0.8125</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="s">
@@ -1173,51 +1176,51 @@
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1">
         <v>46123.0</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2">
         <v>0.53125</v>
       </c>
       <c r="E26" s="2">
         <v>0.59375</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1">
         <v>46123.0</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E27" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
@@ -1225,51 +1228,51 @@
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1">
         <v>46123.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E28" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28" t="s">
         <v>28</v>
       </c>
       <c r="I28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1">
         <v>46123.0</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2">
         <v>0.75</v>
       </c>
       <c r="E29" s="2">
         <v>0.8125</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>31</v>
       </c>
       <c r="I29" t="s">
@@ -1355,51 +1358,51 @@
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
         <v>46137.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>0.53125</v>
       </c>
       <c r="E33" s="2">
         <v>0.59375</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
         <v>46137.0</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E34" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
@@ -1407,51 +1410,51 @@
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46137.0</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E35" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35" t="s">
         <v>27</v>
       </c>
       <c r="H35" t="s">
         <v>28</v>
       </c>
       <c r="I35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
         <v>46137.0</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="2">
         <v>0.75</v>
       </c>
       <c r="E36" s="2">
         <v>0.8125</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>31</v>
       </c>
       <c r="I36" t="s">
@@ -1537,51 +1540,51 @@
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1">
         <v>46151.0</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="2">
         <v>0.53125</v>
       </c>
       <c r="E40" s="2">
         <v>0.59375</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1">
         <v>46151.0</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E41" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
@@ -1589,51 +1592,51 @@
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1">
         <v>46151.0</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E42" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42" t="s">
         <v>27</v>
       </c>
       <c r="H42" t="s">
         <v>28</v>
       </c>
       <c r="I42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1">
         <v>46151.0</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="2">
         <v>0.75</v>
       </c>
       <c r="E43" s="2">
         <v>0.8125</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>31</v>
       </c>
       <c r="I43" t="s">
@@ -1719,51 +1722,51 @@
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1">
         <v>46158.0</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="2">
         <v>0.53125</v>
       </c>
       <c r="E47" s="2">
         <v>0.59375</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1">
         <v>46158.0</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E48" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
@@ -1901,51 +1904,51 @@
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1">
         <v>46172.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="2">
         <v>0.53125</v>
       </c>
       <c r="E54" s="2">
         <v>0.59375</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>20</v>
       </c>
       <c r="H54" t="s">
         <v>21</v>
       </c>
       <c r="I54" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
         <v>46172.0</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E55" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F55" t="s">
         <v>23</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
@@ -1953,51 +1956,51 @@
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46172.0</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E56" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F56" t="s">
         <v>26</v>
       </c>
       <c r="G56" t="s">
         <v>27</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
       <c r="I56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1">
         <v>46172.0</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="2">
         <v>0.75</v>
       </c>
       <c r="E57" s="2">
         <v>0.8125</v>
       </c>
       <c r="F57" t="s">
         <v>30</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
       <c r="H57" t="s">
         <v>31</v>
       </c>
       <c r="I57" t="s">
@@ -2083,51 +2086,51 @@
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
         <v>46186.0</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="2">
         <v>0.53125</v>
       </c>
       <c r="E61" s="2">
         <v>0.59375</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
         <v>46186.0</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E62" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
@@ -2135,51 +2138,51 @@
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1">
         <v>46186.0</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E63" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
       <c r="G63" t="s">
         <v>27</v>
       </c>
       <c r="H63" t="s">
         <v>28</v>
       </c>
       <c r="I63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1">
         <v>46186.0</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="2">
         <v>0.75</v>
       </c>
       <c r="E64" s="2">
         <v>0.8125</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>31</v>
       </c>
       <c r="I64" t="s">