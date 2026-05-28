--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -204,50 +204,74 @@
     <t>504b A-2</t>
   </si>
   <si>
     <t>307 A-2</t>
   </si>
   <si>
     <t>302 A-2</t>
   </si>
   <si>
     <t>dr inż. Grzegorz Bazydło</t>
   </si>
   <si>
     <t>dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
     <t>Bezpieczeństwo danych i elementy kryptografii (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Marcin Wojnakowski</t>
   </si>
   <si>
     <t>dr hab. inż. Artur Gramacki, prof. UZ</t>
+  </si>
+  <si>
+    <t>mgr inż. Piotr Balik; dr hab. inż. Marek Sawerwain, prof. UZ</t>
+  </si>
+  <si>
+    <t>Elementy sztucznej inteligencji (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Techniki programowania IV (E)</t>
+  </si>
+  <si>
+    <t>Sieci komputerowe II (E)</t>
+  </si>
+  <si>
+    <t>Bazy danych (E)</t>
+  </si>
+  <si>
+    <t>102 A-2</t>
+  </si>
+  <si>
+    <t>315 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -555,66 +579,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J273"/>
+  <dimension ref="A1:J281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E273" sqref="E273"/>
+      <selection activeCell="E281" sqref="E281"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -6422,51 +6446,51 @@
       </c>
       <c r="I209" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
         <v>46167.0</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E210" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F210" t="s">
         <v>15</v>
       </c>
       <c r="G210" t="s">
         <v>16</v>
       </c>
       <c r="H210" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I210" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
         <v>46167.0</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E211" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F211" t="s">
         <v>19</v>
       </c>
       <c r="G211" t="s">
@@ -8183,50 +8207,258 @@
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46192.0</v>
       </c>
       <c r="B273" t="s">
         <v>51</v>
       </c>
       <c r="D273" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E273" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F273" t="s">
         <v>52</v>
       </c>
       <c r="G273" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
         <v>53</v>
       </c>
       <c r="I273" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="D274" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E274" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F274" t="s">
+        <v>65</v>
+      </c>
+      <c r="G274" t="s">
+        <v>66</v>
+      </c>
+      <c r="H274" t="s">
+        <v>33</v>
+      </c>
+      <c r="I274" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B275" t="s">
+        <v>31</v>
+      </c>
+      <c r="D275" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E275" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F275" t="s">
+        <v>67</v>
+      </c>
+      <c r="G275" t="s">
+        <v>66</v>
+      </c>
+      <c r="H275" t="s">
+        <v>59</v>
+      </c>
+      <c r="I275" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B276" t="s">
+        <v>51</v>
+      </c>
+      <c r="D276" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E276" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F276" t="s">
+        <v>68</v>
+      </c>
+      <c r="G276" t="s">
+        <v>66</v>
+      </c>
+      <c r="H276" t="s">
+        <v>53</v>
+      </c>
+      <c r="I276" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="D277" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E277" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F277" t="s">
+        <v>69</v>
+      </c>
+      <c r="G277" t="s">
+        <v>66</v>
+      </c>
+      <c r="H277" t="s">
+        <v>63</v>
+      </c>
+      <c r="I277" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B278" t="s">
+        <v>31</v>
+      </c>
+      <c r="D278" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E278" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F278" t="s">
+        <v>65</v>
+      </c>
+      <c r="G278" t="s">
+        <v>66</v>
+      </c>
+      <c r="H278" t="s">
+        <v>33</v>
+      </c>
+      <c r="I278" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B279" t="s">
+        <v>31</v>
+      </c>
+      <c r="D279" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E279" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F279" t="s">
+        <v>67</v>
+      </c>
+      <c r="G279" t="s">
+        <v>66</v>
+      </c>
+      <c r="H279" t="s">
+        <v>59</v>
+      </c>
+      <c r="I279" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B280" t="s">
+        <v>51</v>
+      </c>
+      <c r="D280" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E280" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F280" t="s">
+        <v>69</v>
+      </c>
+      <c r="G280" t="s">
+        <v>66</v>
+      </c>
+      <c r="H280" t="s">
+        <v>63</v>
+      </c>
+      <c r="I280" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="D281" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E281" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="F281" t="s">
+        <v>68</v>
+      </c>
+      <c r="G281" t="s">
+        <v>66</v>
+      </c>
+      <c r="H281" t="s">
+        <v>53</v>
+      </c>
+      <c r="I281" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>