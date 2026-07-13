--- v1 (2026-05-28)
+++ v2 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -209,66 +209,75 @@
   <si>
     <t>302 A-2</t>
   </si>
   <si>
     <t>dr inż. Grzegorz Bazydło</t>
   </si>
   <si>
     <t>dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
     <t>Bezpieczeństwo danych i elementy kryptografii (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Marcin Wojnakowski</t>
   </si>
   <si>
     <t>dr hab. inż. Artur Gramacki, prof. UZ</t>
   </si>
   <si>
     <t>mgr inż. Piotr Balik; dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
+    <t>102 A-2</t>
+  </si>
+  <si>
+    <t>Język angielski II (R)</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>110/111 A-2</t>
+  </si>
+  <si>
     <t>Elementy sztucznej inteligencji (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Techniki programowania IV (E)</t>
   </si>
   <si>
     <t>Sieci komputerowe II (E)</t>
   </si>
   <si>
     <t>Bazy danych (E)</t>
-  </si>
-[...1 lines deleted...]
-    <t>102 A-2</t>
   </si>
   <si>
     <t>315 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -579,67 +588,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J281"/>
+  <dimension ref="A1:J282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E281" sqref="E281"/>
+      <selection activeCell="E282" sqref="E282"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7332,231 +7341,231 @@
       </c>
       <c r="E241" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241" t="s">
         <v>12</v>
       </c>
       <c r="H241" t="s">
         <v>54</v>
       </c>
       <c r="I241" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46181.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="D242" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E242" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F242" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="I242" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46181.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E243" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F243" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G243" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H243" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="I243" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
         <v>46181.0</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D244" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E244" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F244" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G244" t="s">
         <v>12</v>
       </c>
       <c r="H244" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I244" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46181.0</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E245" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F245" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G245" t="s">
         <v>12</v>
       </c>
       <c r="H245" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I245" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46181.0</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D246" s="2">
         <v>0.53125</v>
       </c>
       <c r="E246" s="2">
         <v>0.59375</v>
       </c>
       <c r="F246" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G246" t="s">
         <v>12</v>
       </c>
       <c r="H246" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I246" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B247" t="s">
-        <v>31</v>
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>10</v>
       </c>
       <c r="D247" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E247" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F247" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G247" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H247" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I247" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
         <v>46182.0</v>
       </c>
       <c r="B248" t="s">
         <v>31</v>
       </c>
       <c r="D248" s="2">
-        <v>0.45138888888889</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E248" s="2">
-        <v>0.51388888888889</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F248" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G248" t="s">
         <v>16</v>
       </c>
       <c r="H248" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I248" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
         <v>46182.0</v>
       </c>
       <c r="B249" t="s">
         <v>31</v>
       </c>
       <c r="C249" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="2">
         <v>0.53125</v>
       </c>
       <c r="E249" s="2">
         <v>0.59375</v>
       </c>
       <c r="F249" t="s">
         <v>37</v>
       </c>
       <c r="G249" t="s">
@@ -8212,253 +8221,282 @@
       </c>
       <c r="B273" t="s">
         <v>51</v>
       </c>
       <c r="D273" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E273" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F273" t="s">
         <v>52</v>
       </c>
       <c r="G273" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
         <v>53</v>
       </c>
       <c r="I273" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
-        <v>46195.0</v>
+        <v>46192.0</v>
       </c>
       <c r="B274" t="s">
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="C274" t="s">
+        <v>10</v>
       </c>
       <c r="D274" s="2">
-        <v>0.41666666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E274" s="2">
-        <v>0.5</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F274" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G274" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H274" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="I274" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
-        <v>46196.0</v>
+        <v>46195.0</v>
       </c>
       <c r="B275" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D275" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E275" s="2">
         <v>0.5</v>
       </c>
       <c r="F275" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G275" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H275" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I275" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
-        <v>46199.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B276" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D276" s="2">
-        <v>0.38541666666667</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E276" s="2">
-        <v>0.44791666666667</v>
+        <v>0.5</v>
       </c>
       <c r="F276" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G276" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H276" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I276" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
-        <v>46202.0</v>
+        <v>46199.0</v>
       </c>
       <c r="B277" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="D277" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E277" s="2">
-        <v>0.54166666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F277" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G277" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H277" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I277" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
-        <v>46266.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B278" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D278" s="2">
-        <v>0.41666666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E278" s="2">
-        <v>0.5</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F278" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G278" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H278" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="I278" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
-        <v>46273.0</v>
+        <v>46266.0</v>
       </c>
       <c r="B279" t="s">
         <v>31</v>
       </c>
       <c r="D279" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E279" s="2">
         <v>0.5</v>
       </c>
       <c r="F279" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G279" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H279" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I279" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
-        <v>46276.0</v>
+        <v>46273.0</v>
       </c>
       <c r="B280" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D280" s="2">
-        <v>0.45833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E280" s="2">
-        <v>0.54166666666667</v>
+        <v>0.5</v>
       </c>
       <c r="F280" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G280" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H280" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I280" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B281" t="s">
+        <v>51</v>
+      </c>
+      <c r="D281" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E281" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F281" t="s">
+        <v>73</v>
+      </c>
+      <c r="G281" t="s">
+        <v>70</v>
+      </c>
+      <c r="H281" t="s">
+        <v>63</v>
+      </c>
+      <c r="I281" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="1">
         <v>46279.0</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="D281" s="2">
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="D282" s="2">
         <v>0.625</v>
       </c>
-      <c r="E281" s="2">
+      <c r="E282" s="2">
         <v>0.66666666666667</v>
       </c>
-      <c r="F281" t="s">
-[...5 lines deleted...]
-      <c r="H281" t="s">
+      <c r="F282" t="s">
+        <v>72</v>
+      </c>
+      <c r="G282" t="s">
+        <v>70</v>
+      </c>
+      <c r="H282" t="s">
         <v>53</v>
       </c>
-      <c r="I281" t="s">
+      <c r="I282" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>