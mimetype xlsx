--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -203,54 +203,84 @@
   <si>
     <t>405 A-2</t>
   </si>
   <si>
     <t>302 A-2</t>
   </si>
   <si>
     <t>dr inż. Grzegorz Bazydło</t>
   </si>
   <si>
     <t>406 A-2</t>
   </si>
   <si>
     <t>dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
     <t>Bezpieczeństwo danych i elementy kryptografii (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Mateusz Popławski</t>
   </si>
   <si>
+    <t>dr inż. Marcin Pazera; mgr inż. Dominik Zaborniak</t>
+  </si>
+  <si>
     <t>dr hab. inż. Bartłomiej Sulikowski, prof. UZ</t>
   </si>
   <si>
     <t>dr hab. inż. Artur Gramacki, prof. UZ</t>
+  </si>
+  <si>
+    <t>dr inż. Łukasz Hładowski; dr hab. inż. Marek Sawerwain, prof. UZ</t>
+  </si>
+  <si>
+    <t>mgr inż. Piotr Balik; dr hab. inż. Marek Sawerwain, prof. UZ</t>
+  </si>
+  <si>
+    <t>Elementy sztucznej inteligencji (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Techniki programowania IV (E)</t>
+  </si>
+  <si>
+    <t>Sieci komputerowe II (E)</t>
+  </si>
+  <si>
+    <t>Bazy danych (E)</t>
+  </si>
+  <si>
+    <t>102 A-2</t>
+  </si>
+  <si>
+    <t>315 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -558,66 +588,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J272"/>
+  <dimension ref="A1:J280"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E272" sqref="E272"/>
+      <selection activeCell="E280" sqref="E280"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4166,51 +4196,51 @@
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46134.0</v>
       </c>
       <c r="B129" t="s">
         <v>31</v>
       </c>
       <c r="C129" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E129" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F129" t="s">
         <v>35</v>
       </c>
       <c r="G129" t="s">
         <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="I129" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
         <v>46135.0</v>
       </c>
       <c r="B130" t="s">
         <v>38</v>
       </c>
       <c r="C130" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="2">
         <v>0.3125</v>
       </c>
       <c r="E130" s="2">
         <v>0.375</v>
       </c>
       <c r="F130" t="s">
         <v>39</v>
       </c>
       <c r="G130" t="s">
@@ -4974,51 +5004,51 @@
       </c>
       <c r="I157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46147.0</v>
       </c>
       <c r="B158" t="s">
         <v>22</v>
       </c>
       <c r="D158" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E158" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F158" t="s">
         <v>26</v>
       </c>
       <c r="G158" t="s">
         <v>11</v>
       </c>
       <c r="H158" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I158" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46147.0</v>
       </c>
       <c r="B159" t="s">
         <v>22</v>
       </c>
       <c r="C159" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="2">
         <v>0.53125</v>
       </c>
       <c r="E159" s="2">
         <v>0.59375</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159" t="s">
@@ -5058,51 +5088,51 @@
       </c>
       <c r="I160" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46148.0</v>
       </c>
       <c r="B161" t="s">
         <v>31</v>
       </c>
       <c r="D161" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E161" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F161" t="s">
         <v>32</v>
       </c>
       <c r="G161" t="s">
         <v>11</v>
       </c>
       <c r="H161" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
         <v>46148.0</v>
       </c>
       <c r="B162" t="s">
         <v>31</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="D162" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E162" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F162" t="s">
         <v>54</v>
       </c>
       <c r="G162" t="s">
@@ -5533,51 +5563,51 @@
       </c>
       <c r="I177" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1">
         <v>46154.0</v>
       </c>
       <c r="B178" t="s">
         <v>22</v>
       </c>
       <c r="D178" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E178" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F178" t="s">
         <v>26</v>
       </c>
       <c r="G178" t="s">
         <v>11</v>
       </c>
       <c r="H178" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I178" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
         <v>46154.0</v>
       </c>
       <c r="B179" t="s">
         <v>22</v>
       </c>
       <c r="C179" t="s">
         <v>14</v>
       </c>
       <c r="D179" s="2">
         <v>0.53125</v>
       </c>
       <c r="E179" s="2">
         <v>0.59375</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179" t="s">
@@ -5617,109 +5647,109 @@
       </c>
       <c r="I180" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46155.0</v>
       </c>
       <c r="B181" t="s">
         <v>31</v>
       </c>
       <c r="D181" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E181" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F181" t="s">
         <v>32</v>
       </c>
       <c r="G181" t="s">
         <v>11</v>
       </c>
       <c r="H181" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46155.0</v>
       </c>
       <c r="B182" t="s">
         <v>31</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="D182" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E182" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F182" t="s">
         <v>54</v>
       </c>
       <c r="G182" t="s">
         <v>16</v>
       </c>
       <c r="H182" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I182" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
         <v>46155.0</v>
       </c>
       <c r="B183" t="s">
         <v>31</v>
       </c>
       <c r="C183" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="2">
         <v>0.53125</v>
       </c>
       <c r="E183" s="2">
         <v>0.59375</v>
       </c>
       <c r="F183" t="s">
         <v>54</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I183" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46155.0</v>
       </c>
       <c r="B184" t="s">
         <v>31</v>
       </c>
       <c r="C184" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E184" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F184" t="s">
         <v>35</v>
       </c>
       <c r="G184" t="s">
@@ -6092,51 +6122,51 @@
       </c>
       <c r="I197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1">
         <v>46161.0</v>
       </c>
       <c r="B198" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E198" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F198" t="s">
         <v>26</v>
       </c>
       <c r="G198" t="s">
         <v>11</v>
       </c>
       <c r="H198" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I198" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1">
         <v>46161.0</v>
       </c>
       <c r="B199" t="s">
         <v>22</v>
       </c>
       <c r="C199" t="s">
         <v>14</v>
       </c>
       <c r="D199" s="2">
         <v>0.53125</v>
       </c>
       <c r="E199" s="2">
         <v>0.59375</v>
       </c>
       <c r="F199" t="s">
         <v>28</v>
       </c>
       <c r="G199" t="s">
@@ -6176,51 +6206,51 @@
       </c>
       <c r="I200" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1">
         <v>46162.0</v>
       </c>
       <c r="B201" t="s">
         <v>31</v>
       </c>
       <c r="D201" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E201" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F201" t="s">
         <v>32</v>
       </c>
       <c r="G201" t="s">
         <v>11</v>
       </c>
       <c r="H201" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
         <v>46162.0</v>
       </c>
       <c r="B202" t="s">
         <v>31</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="D202" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E202" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F202" t="s">
         <v>54</v>
       </c>
       <c r="G202" t="s">
@@ -6541,51 +6571,51 @@
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1">
         <v>46167.0</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="D214" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E214" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F214" t="s">
         <v>10</v>
       </c>
       <c r="G214" t="s">
         <v>11</v>
       </c>
       <c r="H214" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I214" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1">
         <v>46167.0</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>14</v>
       </c>
       <c r="D215" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E215" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F215" t="s">
         <v>15</v>
       </c>
       <c r="G215" t="s">
@@ -6709,51 +6739,51 @@
       </c>
       <c r="I219" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
         <v>46169.0</v>
       </c>
       <c r="B220" t="s">
         <v>31</v>
       </c>
       <c r="D220" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E220" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F220" t="s">
         <v>32</v>
       </c>
       <c r="G220" t="s">
         <v>11</v>
       </c>
       <c r="H220" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
         <v>46169.0</v>
       </c>
       <c r="B221" t="s">
         <v>31</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="D221" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E221" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F221" t="s">
         <v>54</v>
       </c>
       <c r="G221" t="s">
@@ -7152,51 +7182,51 @@
       </c>
       <c r="I235" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
         <v>46176.0</v>
       </c>
       <c r="B236" t="s">
         <v>31</v>
       </c>
       <c r="D236" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E236" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F236" t="s">
         <v>32</v>
       </c>
       <c r="G236" t="s">
         <v>11</v>
       </c>
       <c r="H236" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I236" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>46176.0</v>
       </c>
       <c r="B237" t="s">
         <v>31</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="D237" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E237" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F237" t="s">
         <v>54</v>
       </c>
       <c r="G237" t="s">
@@ -7430,51 +7460,51 @@
       </c>
       <c r="I245" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46183.0</v>
       </c>
       <c r="B246" t="s">
         <v>31</v>
       </c>
       <c r="D246" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E246" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F246" t="s">
         <v>32</v>
       </c>
       <c r="G246" t="s">
         <v>11</v>
       </c>
       <c r="H246" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I246" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>46183.0</v>
       </c>
       <c r="B247" t="s">
         <v>31</v>
       </c>
       <c r="C247" t="s">
         <v>19</v>
       </c>
       <c r="D247" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E247" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F247" t="s">
         <v>54</v>
       </c>
       <c r="G247" t="s">
@@ -7873,51 +7903,51 @@
       </c>
       <c r="I261" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
         <v>46190.0</v>
       </c>
       <c r="B262" t="s">
         <v>31</v>
       </c>
       <c r="D262" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E262" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F262" t="s">
         <v>32</v>
       </c>
       <c r="G262" t="s">
         <v>11</v>
       </c>
       <c r="H262" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I262" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
         <v>46190.0</v>
       </c>
       <c r="B263" t="s">
         <v>31</v>
       </c>
       <c r="C263" t="s">
         <v>19</v>
       </c>
       <c r="D263" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E263" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F263" t="s">
         <v>54</v>
       </c>
       <c r="G263" t="s">
@@ -8158,50 +8188,258 @@
         <v>46192.0</v>
       </c>
       <c r="B272" t="s">
         <v>47</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="D272" s="2">
         <v>0.53125</v>
       </c>
       <c r="E272" s="2">
         <v>0.59375</v>
       </c>
       <c r="F272" t="s">
         <v>50</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
         <v>51</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="D273" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E273" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F273" t="s">
+        <v>68</v>
+      </c>
+      <c r="G273" t="s">
+        <v>69</v>
+      </c>
+      <c r="H273" t="s">
+        <v>24</v>
+      </c>
+      <c r="I273" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B274" t="s">
+        <v>22</v>
+      </c>
+      <c r="D274" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E274" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F274" t="s">
+        <v>70</v>
+      </c>
+      <c r="G274" t="s">
+        <v>69</v>
+      </c>
+      <c r="H274" t="s">
+        <v>59</v>
+      </c>
+      <c r="I274" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B275" t="s">
+        <v>47</v>
+      </c>
+      <c r="D275" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E275" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F275" t="s">
+        <v>71</v>
+      </c>
+      <c r="G275" t="s">
+        <v>69</v>
+      </c>
+      <c r="H275" t="s">
+        <v>49</v>
+      </c>
+      <c r="I275" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="D276" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E276" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F276" t="s">
+        <v>72</v>
+      </c>
+      <c r="G276" t="s">
+        <v>69</v>
+      </c>
+      <c r="H276" t="s">
+        <v>65</v>
+      </c>
+      <c r="I276" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B277" t="s">
+        <v>22</v>
+      </c>
+      <c r="D277" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E277" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F277" t="s">
+        <v>68</v>
+      </c>
+      <c r="G277" t="s">
+        <v>69</v>
+      </c>
+      <c r="H277" t="s">
+        <v>24</v>
+      </c>
+      <c r="I277" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B278" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E278" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F278" t="s">
+        <v>70</v>
+      </c>
+      <c r="G278" t="s">
+        <v>69</v>
+      </c>
+      <c r="H278" t="s">
+        <v>59</v>
+      </c>
+      <c r="I278" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B279" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E279" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F279" t="s">
+        <v>72</v>
+      </c>
+      <c r="G279" t="s">
+        <v>69</v>
+      </c>
+      <c r="H279" t="s">
+        <v>65</v>
+      </c>
+      <c r="I279" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="D280" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E280" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="F280" t="s">
+        <v>71</v>
+      </c>
+      <c r="G280" t="s">
+        <v>69</v>
+      </c>
+      <c r="H280" t="s">
+        <v>49</v>
+      </c>
+      <c r="I280" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>