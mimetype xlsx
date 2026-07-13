--- v1 (2026-05-28)
+++ v2 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -218,66 +218,75 @@
   <si>
     <t>Bezpieczeństwo danych i elementy kryptografii (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Mateusz Popławski</t>
   </si>
   <si>
     <t>dr inż. Marcin Pazera; mgr inż. Dominik Zaborniak</t>
   </si>
   <si>
     <t>dr hab. inż. Bartłomiej Sulikowski, prof. UZ</t>
   </si>
   <si>
     <t>dr hab. inż. Artur Gramacki, prof. UZ</t>
   </si>
   <si>
     <t>dr inż. Łukasz Hładowski; dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
     <t>mgr inż. Piotr Balik; dr hab. inż. Marek Sawerwain, prof. UZ</t>
   </si>
   <si>
+    <t>102 A-2</t>
+  </si>
+  <si>
+    <t>Język angielski II (R)</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>110/111 A-2</t>
+  </si>
+  <si>
     <t>Elementy sztucznej inteligencji (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Techniki programowania IV (E)</t>
   </si>
   <si>
     <t>Sieci komputerowe II (E)</t>
   </si>
   <si>
     <t>Bazy danych (E)</t>
-  </si>
-[...1 lines deleted...]
-    <t>102 A-2</t>
   </si>
   <si>
     <t>315 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -588,67 +597,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J280"/>
+  <dimension ref="A1:J281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E280" sqref="E280"/>
+      <selection activeCell="E281" sqref="E281"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7283,202 +7292,202 @@
       </c>
       <c r="E239" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F239" t="s">
         <v>35</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239" t="s">
         <v>36</v>
       </c>
       <c r="I239" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
         <v>46181.0</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="D240" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E240" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F240" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G240" t="s">
         <v>11</v>
       </c>
       <c r="H240" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="I240" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
         <v>46181.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
-      <c r="C241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E241" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F241" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G241" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H241" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="I241" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46181.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D242" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E242" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F242" t="s">
         <v>15</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I242" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46181.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>19</v>
       </c>
       <c r="D243" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E243" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F243" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G243" t="s">
         <v>16</v>
       </c>
       <c r="H243" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="I243" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B244" t="s">
-        <v>22</v>
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>19</v>
       </c>
       <c r="D244" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E244" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F244" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G244" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H244" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="I244" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46182.0</v>
       </c>
       <c r="B245" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="2">
-        <v>0.45138888888889</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E245" s="2">
-        <v>0.51388888888889</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F245" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G245" t="s">
         <v>11</v>
       </c>
       <c r="H245" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I245" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46183.0</v>
       </c>
       <c r="B246" t="s">
         <v>31</v>
       </c>
       <c r="D246" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E246" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F246" t="s">
         <v>32</v>
       </c>
       <c r="G246" t="s">
         <v>11</v>
       </c>
       <c r="H246" t="s">
@@ -8084,361 +8093,390 @@
         <v>38</v>
       </c>
       <c r="D268" s="2">
         <v>0.3125</v>
       </c>
       <c r="E268" s="2">
         <v>0.59375</v>
       </c>
       <c r="F268" t="s">
         <v>44</v>
       </c>
       <c r="G268" t="s">
         <v>45</v>
       </c>
       <c r="H268" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
         <v>46192.0</v>
       </c>
       <c r="B269" t="s">
         <v>47</v>
       </c>
+      <c r="C269" t="s">
+        <v>19</v>
+      </c>
       <c r="D269" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E269" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F269" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="G269" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="H269" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I269" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46192.0</v>
       </c>
       <c r="B270" t="s">
         <v>47</v>
       </c>
-      <c r="C270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E270" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F270" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G270" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H270" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I270" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
         <v>46192.0</v>
       </c>
       <c r="B271" t="s">
         <v>47</v>
       </c>
       <c r="C271" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D271" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E271" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F271" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G271" t="s">
         <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I271" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>46192.0</v>
       </c>
       <c r="B272" t="s">
         <v>47</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="D272" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E272" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F272" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I272" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
-        <v>46195.0</v>
+        <v>46192.0</v>
       </c>
       <c r="B273" t="s">
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="C273" t="s">
+        <v>19</v>
       </c>
       <c r="D273" s="2">
-        <v>0.41666666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E273" s="2">
-        <v>0.5</v>
+        <v>0.59375</v>
       </c>
       <c r="F273" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="G273" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H273" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="I273" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
-        <v>46196.0</v>
+        <v>46195.0</v>
       </c>
       <c r="B274" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D274" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E274" s="2">
         <v>0.5</v>
       </c>
       <c r="F274" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G274" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H274" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="I274" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
-        <v>46199.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B275" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D275" s="2">
-        <v>0.38541666666667</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E275" s="2">
-        <v>0.44791666666667</v>
+        <v>0.5</v>
       </c>
       <c r="F275" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G275" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H275" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="I275" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
-        <v>46202.0</v>
+        <v>46199.0</v>
       </c>
       <c r="B276" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="D276" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E276" s="2">
-        <v>0.54166666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F276" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G276" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H276" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="I276" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
-        <v>46266.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B277" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D277" s="2">
-        <v>0.41666666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E277" s="2">
-        <v>0.5</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F277" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G277" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H277" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="I277" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
-        <v>46273.0</v>
+        <v>46266.0</v>
       </c>
       <c r="B278" t="s">
         <v>22</v>
       </c>
       <c r="D278" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E278" s="2">
         <v>0.5</v>
       </c>
       <c r="F278" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G278" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H278" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="I278" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
-        <v>46276.0</v>
+        <v>46273.0</v>
       </c>
       <c r="B279" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D279" s="2">
-        <v>0.45833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E279" s="2">
-        <v>0.54166666666667</v>
+        <v>0.5</v>
       </c>
       <c r="F279" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G279" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H279" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="I279" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B280" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E280" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F280" t="s">
+        <v>76</v>
+      </c>
+      <c r="G280" t="s">
+        <v>73</v>
+      </c>
+      <c r="H280" t="s">
+        <v>65</v>
+      </c>
+      <c r="I280" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="1">
         <v>46279.0</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B281" t="s">
         <v>9</v>
       </c>
-      <c r="D280" s="2">
+      <c r="D281" s="2">
         <v>0.625</v>
       </c>
-      <c r="E280" s="2">
+      <c r="E281" s="2">
         <v>0.66666666666667</v>
       </c>
-      <c r="F280" t="s">
-[...5 lines deleted...]
-      <c r="H280" t="s">
+      <c r="F281" t="s">
+        <v>75</v>
+      </c>
+      <c r="G281" t="s">
+        <v>73</v>
+      </c>
+      <c r="H281" t="s">
         <v>49</v>
       </c>
-      <c r="I280" t="s">
+      <c r="I281" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>