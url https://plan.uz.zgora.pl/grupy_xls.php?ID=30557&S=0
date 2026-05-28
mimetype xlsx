--- v0 (2026-02-25)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -120,50 +120,53 @@
     <t>Systemy mikroinformatyczne w obszarze Internetu Rzeczy (W)</t>
   </si>
   <si>
     <t>dr inż. Michał Doligalski</t>
   </si>
   <si>
     <t>221 A-2</t>
   </si>
   <si>
     <t>Systemy mikroinformatyczne w obszarze Internetu Rzeczy (L)</t>
   </si>
   <si>
     <t>Programowanie systemów mikroinformatycznych (L)</t>
   </si>
   <si>
     <t>Historia techniki (W)</t>
   </si>
   <si>
     <t>dr Hanna Kurowska</t>
   </si>
   <si>
     <t>Systemy mikroinformatyczne w obszarze Internetu Rzeczy (P)</t>
   </si>
   <si>
     <t>P</t>
+  </si>
+  <si>
+    <t>115 A-2</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1924,51 +1927,51 @@
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
         <v>46135.0</v>
       </c>
       <c r="B55" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E55" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
       <c r="I55" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46135.0</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="2">
         <v>0.53125</v>
       </c>
       <c r="E56" s="2">
         <v>0.59375</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
         <v>21</v>
       </c>
       <c r="I56" t="s">
@@ -2088,129 +2091,129 @@
       </c>
       <c r="D61" s="2">
         <v>0.53125</v>
       </c>
       <c r="E61" s="2">
         <v>0.59375</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
       <c r="H61" t="s">
         <v>12</v>
       </c>
       <c r="I61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
         <v>46141.0</v>
       </c>
       <c r="B62" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D62" s="2">
         <v>0.3125</v>
       </c>
       <c r="E62" s="2">
         <v>0.375</v>
       </c>
       <c r="F62" t="s">
         <v>24</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62" t="s">
         <v>25</v>
       </c>
       <c r="I62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1">
         <v>46141.0</v>
       </c>
       <c r="B63" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D63" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E63" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F63" t="s">
         <v>27</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63" t="s">
         <v>28</v>
       </c>
       <c r="I63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1">
         <v>46141.0</v>
       </c>
       <c r="B64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E64" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>28</v>
       </c>
       <c r="I64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1">
         <v>46141.0</v>
       </c>
       <c r="B65" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D65" s="2">
         <v>0.53125</v>
       </c>
       <c r="E65" s="2">
         <v>0.59375</v>
       </c>
       <c r="F65" t="s">
         <v>31</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>25</v>
       </c>
       <c r="I65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1">
         <v>46142.0</v>
       </c>
       <c r="B66" t="s">
@@ -2449,901 +2452,901 @@
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="D75" s="2">
         <v>0.53125</v>
       </c>
       <c r="E75" s="2">
         <v>0.59375</v>
       </c>
       <c r="F75" t="s">
         <v>31</v>
       </c>
       <c r="G75" t="s">
         <v>20</v>
       </c>
       <c r="H75" t="s">
         <v>25</v>
       </c>
       <c r="I75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
-        <v>46154.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D76" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E76" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F76" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H76" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I76" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
-        <v>46156.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D77" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E77" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I77" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
         <v>46156.0</v>
       </c>
       <c r="B78" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E78" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I78" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
-        <v>46157.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B79" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D79" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E79" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F79" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G79" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H79" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I79" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1">
         <v>46157.0</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="D80" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E80" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F80" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I80" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
         <v>46157.0</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="D81" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E81" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F81" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G81" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H81" t="s">
         <v>28</v>
       </c>
       <c r="I81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
         <v>46157.0</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="D82" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E82" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F82" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G82" t="s">
         <v>20</v>
       </c>
       <c r="H82" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I82" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
-        <v>46161.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B83" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D83" s="2">
         <v>0.53125</v>
       </c>
       <c r="E83" s="2">
         <v>0.59375</v>
       </c>
       <c r="F83" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G83" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H83" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I83" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
-        <v>46163.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D84" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E84" s="2">
-        <v>0.45138888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F84" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G84" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I84" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46163.0</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E85" s="2">
-        <v>0.52083333333333</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F85" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46163.0</v>
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E86" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H86" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I86" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
-        <v>46164.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B87" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D87" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E87" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F87" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G87" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H87" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I87" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
         <v>46164.0</v>
       </c>
       <c r="B88" t="s">
         <v>23</v>
       </c>
       <c r="D88" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E88" s="2">
-        <v>0.45138888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G88" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I88" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
         <v>46164.0</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="D89" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E89" s="2">
-        <v>0.52083333333333</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F89" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G89" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="H89" t="s">
         <v>28</v>
       </c>
       <c r="I89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1">
         <v>46164.0</v>
       </c>
       <c r="B90" t="s">
         <v>23</v>
       </c>
       <c r="D90" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E90" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F90" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G90" t="s">
         <v>20</v>
       </c>
       <c r="H90" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I90" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
-        <v>46168.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B91" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D91" s="2">
         <v>0.53125</v>
       </c>
       <c r="E91" s="2">
         <v>0.59375</v>
       </c>
       <c r="F91" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G91" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I91" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
-        <v>46170.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D92" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E92" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G92" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I92" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46170.0</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E93" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F93" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I93" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
-        <v>46171.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B94" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D94" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E94" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F94" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G94" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H94" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I94" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46171.0</v>
       </c>
       <c r="B95" t="s">
         <v>23</v>
       </c>
       <c r="D95" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E95" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F95" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I95" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46171.0</v>
       </c>
       <c r="B96" t="s">
         <v>23</v>
       </c>
       <c r="D96" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E96" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F96" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G96" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H96" t="s">
         <v>28</v>
       </c>
       <c r="I96" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46171.0</v>
       </c>
       <c r="B97" t="s">
         <v>23</v>
       </c>
       <c r="D97" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E97" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F97" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G97" t="s">
         <v>20</v>
       </c>
       <c r="H97" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I97" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
-        <v>46175.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B98" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D98" s="2">
         <v>0.53125</v>
       </c>
       <c r="E98" s="2">
         <v>0.59375</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G98" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H98" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I98" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
-        <v>46182.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="2">
         <v>0.53125</v>
       </c>
       <c r="E99" s="2">
         <v>0.59375</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
         <v>12</v>
       </c>
       <c r="I99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
-        <v>46184.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B100" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D100" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E100" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G100" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H100" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I100" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
         <v>46184.0</v>
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E101" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F101" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G101" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I101" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1">
-        <v>46185.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B102" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D102" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E102" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G102" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H102" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I102" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46185.0</v>
       </c>
       <c r="B103" t="s">
         <v>23</v>
       </c>
       <c r="D103" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E103" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F103" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G103" t="s">
         <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I103" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46185.0</v>
       </c>
       <c r="B104" t="s">
         <v>23</v>
       </c>
       <c r="D104" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E104" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F104" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G104" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H104" t="s">
         <v>28</v>
       </c>
       <c r="I104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46185.0</v>
       </c>
       <c r="B105" t="s">
         <v>23</v>
       </c>
       <c r="D105" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E105" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F105" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G105" t="s">
         <v>20</v>
       </c>
       <c r="H105" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I105" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
-        <v>46189.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B106" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D106" s="2">
         <v>0.53125</v>
       </c>
       <c r="E106" s="2">
         <v>0.59375</v>
       </c>
       <c r="F106" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G106" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H106" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I106" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
-        <v>46191.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D107" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E107" s="2">
-        <v>0.45138888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F107" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G107" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H107" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I107" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46191.0</v>
       </c>
       <c r="B108" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E108" s="2">
-        <v>0.52083333333333</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46191.0</v>
       </c>
       <c r="B109" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="2">
         <v>0.53125</v>
       </c>
       <c r="E109" s="2">
         <v>0.59375</v>
       </c>
       <c r="F109" t="s">
         <v>19</v>
       </c>
       <c r="G109" t="s">
         <v>20</v>
       </c>
       <c r="H109" t="s">