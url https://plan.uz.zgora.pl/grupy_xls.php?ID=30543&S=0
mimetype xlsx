--- v0 (2026-04-13)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -177,50 +177,74 @@
     <t>prof. dr hab. inż. Dariusz Uciński</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
   <si>
     <t>Projekt reklamy elektronicznej (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Łukasz Hładowski</t>
   </si>
   <si>
     <t>Elektroniczny obieg dokumentów (W)</t>
   </si>
   <si>
     <t>dr inż. Łukasz Macioszek; dr inż. Robert Szulim</t>
   </si>
   <si>
     <t>dr inż. Robert Szulim</t>
   </si>
   <si>
     <t>219 A-2</t>
+  </si>
+  <si>
+    <t>Podstawy analityki biznesowej (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>105 A-2</t>
+  </si>
+  <si>
+    <t>Wprowadzenie do technologii internetowych (R)</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Bazy danych (E)</t>
+  </si>
+  <si>
+    <t>128 A-2</t>
+  </si>
+  <si>
+    <t>Pi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -528,54 +552,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J285"/>
+  <dimension ref="A1:J290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E285" sqref="E285"/>
+      <selection activeCell="E290" sqref="E290"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3744,1223 +3768,1223 @@
         <v>0.67013888888889</v>
       </c>
       <c r="E114" s="2">
         <v>0.73263888888889</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114" t="s">
         <v>24</v>
       </c>
       <c r="I114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46126.0</v>
       </c>
       <c r="B115" t="s">
         <v>26</v>
       </c>
+      <c r="C115" t="s">
+        <v>19</v>
+      </c>
       <c r="D115" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E115" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F115" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G115" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H115" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I115" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46126.0</v>
       </c>
       <c r="B116" t="s">
         <v>26</v>
       </c>
       <c r="C116" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D116" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E116" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F116" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
       <c r="H116" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I116" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46126.0</v>
       </c>
       <c r="B117" t="s">
         <v>26</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E117" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F117" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I117" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46126.0</v>
       </c>
       <c r="B118" t="s">
         <v>26</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D118" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E118" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F118" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
       <c r="H118" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I118" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46126.0</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D119" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E119" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F119" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I119" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1">
         <v>46126.0</v>
       </c>
       <c r="B120" t="s">
         <v>26</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D120" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E120" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F120" t="s">
         <v>35</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120" t="s">
         <v>36</v>
       </c>
       <c r="I120" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
-        <v>46126.0</v>
+        <v>46127.0</v>
       </c>
       <c r="B121" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D121" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E121" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59027777777778</v>
       </c>
       <c r="F121" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G121" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="I121" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
-        <v>46127.0</v>
+        <v>46128.0</v>
       </c>
       <c r="B122" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D122" s="2">
-        <v>0.53125</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E122" s="2">
-        <v>0.59027777777778</v>
+        <v>0.375</v>
       </c>
       <c r="F122" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="G122" t="s">
         <v>16</v>
       </c>
       <c r="H122" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="I122" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46128.0</v>
       </c>
       <c r="B123" t="s">
         <v>38</v>
       </c>
       <c r="D123" s="2">
-        <v>0.31597222222222</v>
+        <v>0.38194444444444</v>
       </c>
       <c r="E123" s="2">
-        <v>0.375</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F123" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G123" t="s">
         <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
         <v>46128.0</v>
       </c>
       <c r="B124" t="s">
         <v>38</v>
       </c>
       <c r="D124" s="2">
-        <v>0.38194444444444</v>
+        <v>0.50347222222222</v>
       </c>
       <c r="E124" s="2">
-        <v>0.44444444444444</v>
+        <v>0.56597222222222</v>
       </c>
       <c r="F124" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
         <v>46128.0</v>
       </c>
       <c r="B125" t="s">
         <v>38</v>
       </c>
       <c r="D125" s="2">
-        <v>0.50347222222222</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="E125" s="2">
-        <v>0.56597222222222</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F125" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G125" t="s">
         <v>16</v>
       </c>
       <c r="H125" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
-        <v>46128.0</v>
+        <v>46132.0</v>
       </c>
       <c r="B126" t="s">
-        <v>38</v>
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
       </c>
       <c r="D126" s="2">
-        <v>0.57291666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E126" s="2">
-        <v>0.63541666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F126" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="G126" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H126" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="I126" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46132.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D127" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E127" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F127" t="s">
         <v>11</v>
       </c>
       <c r="G127" t="s">
         <v>12</v>
       </c>
       <c r="H127" t="s">
         <v>13</v>
       </c>
       <c r="I127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46132.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D128" s="2">
         <v>0.53125</v>
       </c>
       <c r="E128" s="2">
         <v>0.59375</v>
       </c>
       <c r="F128" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="I128" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46132.0</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E129" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F129" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G129" t="s">
         <v>12</v>
       </c>
       <c r="H129" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I129" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
         <v>46132.0</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D130" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E130" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F130" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I130" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
         <v>46132.0</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>19</v>
       </c>
       <c r="D131" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E131" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F131" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I131" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
-        <v>46132.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B132" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D132" s="2">
-        <v>0.67013888888889</v>
+        <v>0.3125</v>
       </c>
       <c r="E132" s="2">
-        <v>0.73263888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F132" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G132" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I132" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
         <v>46133.0</v>
       </c>
       <c r="B133" t="s">
         <v>26</v>
       </c>
+      <c r="C133" t="s">
+        <v>19</v>
+      </c>
       <c r="D133" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E133" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F133" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G133" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H133" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I133" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46133.0</v>
       </c>
       <c r="B134" t="s">
         <v>26</v>
       </c>
       <c r="C134" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D134" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E134" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F134" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G134" t="s">
         <v>12</v>
       </c>
       <c r="H134" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I134" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
         <v>46133.0</v>
       </c>
       <c r="B135" t="s">
         <v>26</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E135" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F135" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I135" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46133.0</v>
       </c>
       <c r="B136" t="s">
         <v>26</v>
       </c>
       <c r="C136" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D136" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E136" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F136" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G136" t="s">
         <v>12</v>
       </c>
       <c r="H136" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I136" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46133.0</v>
       </c>
       <c r="B137" t="s">
         <v>26</v>
       </c>
       <c r="C137" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D137" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E137" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F137" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G137" t="s">
         <v>12</v>
       </c>
       <c r="H137" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I137" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46133.0</v>
       </c>
       <c r="B138" t="s">
         <v>26</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D138" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E138" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F138" t="s">
         <v>35</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
         <v>36</v>
       </c>
       <c r="I138" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
-        <v>46133.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B139" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="C139" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D139" s="2">
-        <v>0.60416666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E139" s="2">
-        <v>0.66666666666667</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F139" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G139" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H139" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I139" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46134.0</v>
       </c>
       <c r="B140" t="s">
         <v>47</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D140" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E140" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F140" t="s">
         <v>48</v>
       </c>
       <c r="G140" t="s">
         <v>49</v>
       </c>
       <c r="H140" t="s">
         <v>50</v>
       </c>
       <c r="I140" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
-        <v>46134.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B141" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="D141" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38194444444444</v>
       </c>
       <c r="E141" s="2">
-        <v>0.52430555555556</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F141" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G141" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="H141" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I141" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
-        <v>46134.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B142" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D142" s="2">
-        <v>0.53125</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E142" s="2">
-        <v>0.59027777777778</v>
+        <v>0.5</v>
       </c>
       <c r="F142" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G142" t="s">
         <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="I142" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46135.0</v>
       </c>
       <c r="B143" t="s">
         <v>38</v>
       </c>
       <c r="D143" s="2">
-        <v>0.38194444444444</v>
+        <v>0.50347222222222</v>
       </c>
       <c r="E143" s="2">
-        <v>0.44444444444444</v>
+        <v>0.56597222222222</v>
       </c>
       <c r="F143" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46135.0</v>
       </c>
       <c r="B144" t="s">
         <v>38</v>
       </c>
       <c r="D144" s="2">
-        <v>0.50347222222222</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="E144" s="2">
-        <v>0.56597222222222</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F144" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G144" t="s">
         <v>16</v>
       </c>
       <c r="H144" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
-        <v>46135.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B145" t="s">
-        <v>38</v>
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
       </c>
       <c r="D145" s="2">
-        <v>0.57291666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E145" s="2">
-        <v>0.63541666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F145" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="G145" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H145" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="I145" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46139.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D146" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E146" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F146" t="s">
         <v>11</v>
       </c>
       <c r="G146" t="s">
         <v>12</v>
       </c>
       <c r="H146" t="s">
         <v>13</v>
       </c>
       <c r="I146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46139.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D147" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E147" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F147" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G147" t="s">
         <v>12</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="I147" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46139.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D148" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E148" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" t="s">
         <v>12</v>
       </c>
       <c r="H148" t="s">
         <v>24</v>
       </c>
       <c r="I148" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
-        <v>46139.0</v>
+        <v>46140.0</v>
       </c>
       <c r="B149" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D149" s="2">
-        <v>0.67013888888889</v>
+        <v>0.3125</v>
       </c>
       <c r="E149" s="2">
-        <v>0.73263888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G149" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I149" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46140.0</v>
       </c>
       <c r="B150" t="s">
         <v>26</v>
       </c>
+      <c r="C150" t="s">
+        <v>19</v>
+      </c>
       <c r="D150" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E150" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F150" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G150" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H150" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I150" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46140.0</v>
       </c>
       <c r="B151" t="s">
         <v>26</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D151" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E151" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F151" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
       <c r="H151" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I151" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46140.0</v>
       </c>
       <c r="B152" t="s">
         <v>26</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E152" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F152" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G152" t="s">
         <v>12</v>
       </c>
       <c r="H152" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I152" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46140.0</v>
       </c>
       <c r="B153" t="s">
         <v>26</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D153" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E153" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F153" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G153" t="s">
         <v>12</v>
       </c>
       <c r="H153" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I153" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46140.0</v>
       </c>
       <c r="B154" t="s">
         <v>26</v>
       </c>
       <c r="C154" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D154" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E154" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F154" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G154" t="s">
         <v>12</v>
       </c>
       <c r="H154" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I154" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
         <v>46140.0</v>
       </c>
       <c r="B155" t="s">
         <v>26</v>
       </c>
       <c r="C155" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D155" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E155" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F155" t="s">
         <v>35</v>
       </c>
       <c r="G155" t="s">
         <v>12</v>
       </c>
       <c r="H155" t="s">
         <v>36</v>
       </c>
       <c r="I155" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
-        <v>46140.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B156" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D156" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E156" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59027777777778</v>
       </c>
       <c r="F156" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G156" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H156" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="I156" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46142.0</v>
       </c>
       <c r="B157" t="s">
         <v>38</v>
       </c>
       <c r="D157" s="2">
         <v>0.31597222222222</v>
       </c>
       <c r="E157" s="2">
         <v>0.375</v>
       </c>
       <c r="F157" t="s">
         <v>39</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
         <v>40</v>
       </c>
       <c r="I157" t="s">
@@ -6190,353 +6214,353 @@
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" t="s">
         <v>12</v>
       </c>
       <c r="H201" t="s">
         <v>24</v>
       </c>
       <c r="I201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
         <v>46160.0</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="D202" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E202" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F202" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G202" t="s">
         <v>12</v>
       </c>
       <c r="H202" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I202" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1">
-        <v>46160.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B203" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D203" s="2">
-        <v>0.67013888888889</v>
+        <v>0.3125</v>
       </c>
       <c r="E203" s="2">
-        <v>0.73263888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G203" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H203" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I203" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
         <v>46161.0</v>
       </c>
       <c r="B204" t="s">
         <v>26</v>
       </c>
+      <c r="C204" t="s">
+        <v>19</v>
+      </c>
       <c r="D204" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E204" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F204" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G204" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H204" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I204" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
         <v>46161.0</v>
       </c>
       <c r="B205" t="s">
         <v>26</v>
       </c>
       <c r="C205" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D205" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E205" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F205" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G205" t="s">
         <v>12</v>
       </c>
       <c r="H205" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I205" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
         <v>46161.0</v>
       </c>
       <c r="B206" t="s">
         <v>26</v>
       </c>
       <c r="C206" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E206" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F206" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G206" t="s">
         <v>12</v>
       </c>
       <c r="H206" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I206" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
         <v>46161.0</v>
       </c>
       <c r="B207" t="s">
         <v>26</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D207" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E207" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F207" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G207" t="s">
         <v>12</v>
       </c>
       <c r="H207" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I207" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1">
         <v>46161.0</v>
       </c>
       <c r="B208" t="s">
         <v>26</v>
       </c>
       <c r="C208" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D208" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E208" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F208" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G208" t="s">
         <v>12</v>
       </c>
       <c r="H208" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I208" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1">
         <v>46161.0</v>
       </c>
       <c r="B209" t="s">
         <v>26</v>
       </c>
       <c r="C209" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D209" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E209" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F209" t="s">
         <v>35</v>
       </c>
       <c r="G209" t="s">
         <v>12</v>
       </c>
       <c r="H209" t="s">
         <v>36</v>
       </c>
       <c r="I209" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
-        <v>46161.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B210" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="C210" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D210" s="2">
-        <v>0.60416666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E210" s="2">
-        <v>0.66666666666667</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F210" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G210" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="H210" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I210" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
         <v>46162.0</v>
       </c>
       <c r="B211" t="s">
         <v>47</v>
       </c>
       <c r="C211" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D211" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E211" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F211" t="s">
         <v>48</v>
       </c>
       <c r="G211" t="s">
         <v>49</v>
       </c>
       <c r="H211" t="s">
         <v>50</v>
       </c>
       <c r="I211" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1">
         <v>46162.0</v>
       </c>
       <c r="B212" t="s">
         <v>47</v>
       </c>
       <c r="C212" t="s">
         <v>19</v>
       </c>
       <c r="D212" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E212" s="2">
-        <v>0.52430555555556</v>
+        <v>0.59375</v>
       </c>
       <c r="F212" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="G212" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="H212" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I212" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
         <v>46163.0</v>
       </c>
       <c r="B213" t="s">
         <v>38</v>
       </c>
       <c r="D213" s="2">
         <v>0.38194444444444</v>
       </c>
       <c r="E213" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F213" t="s">
         <v>41</v>
       </c>
       <c r="G213" t="s">
         <v>16</v>
       </c>
       <c r="H213" t="s">
         <v>42</v>
       </c>
       <c r="I213" t="s">
@@ -7079,472 +7103,472 @@
       </c>
       <c r="B233" t="s">
         <v>38</v>
       </c>
       <c r="D233" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="E233" s="2">
         <v>0.63541666666667</v>
       </c>
       <c r="F233" t="s">
         <v>45</v>
       </c>
       <c r="G233" t="s">
         <v>16</v>
       </c>
       <c r="H233" t="s">
         <v>46</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
-        <v>46174.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B234" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D234" s="2">
-        <v>0.38541666666667</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E234" s="2">
-        <v>0.44791666666667</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F234" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G234" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H234" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="I234" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>46174.0</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
       <c r="D235" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E235" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F235" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G235" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H235" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I235" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
         <v>46174.0</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E236" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F236" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H236" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I236" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>46174.0</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D237" s="2">
         <v>0.53125</v>
       </c>
       <c r="E237" s="2">
         <v>0.59375</v>
       </c>
       <c r="F237" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G237" t="s">
         <v>12</v>
       </c>
       <c r="H237" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="I237" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
         <v>46174.0</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E238" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F238" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G238" t="s">
         <v>12</v>
       </c>
       <c r="H238" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I238" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
         <v>46174.0</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D239" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E239" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F239" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G239" t="s">
         <v>12</v>
       </c>
       <c r="H239" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I239" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
         <v>46174.0</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>19</v>
       </c>
       <c r="D240" s="2">
-        <v>0.67013888888889</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E240" s="2">
-        <v>0.73263888888889</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F240" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G240" t="s">
         <v>12</v>
       </c>
       <c r="H240" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I240" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B241" t="s">
-        <v>26</v>
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>19</v>
       </c>
       <c r="D241" s="2">
-        <v>0.3125</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E241" s="2">
-        <v>0.375</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F241" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G241" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H241" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I241" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46175.0</v>
       </c>
       <c r="B242" t="s">
         <v>26</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E242" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F242" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G242" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I242" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46175.0</v>
       </c>
       <c r="B243" t="s">
         <v>26</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D243" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E243" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F243" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G243" t="s">
         <v>12</v>
       </c>
       <c r="H243" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I243" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
         <v>46175.0</v>
       </c>
       <c r="B244" t="s">
         <v>26</v>
       </c>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E244" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F244" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G244" t="s">
         <v>12</v>
       </c>
       <c r="H244" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I244" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46175.0</v>
       </c>
       <c r="B245" t="s">
         <v>26</v>
       </c>
       <c r="C245" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D245" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E245" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F245" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G245" t="s">
         <v>12</v>
       </c>
       <c r="H245" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I245" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46175.0</v>
       </c>
       <c r="B246" t="s">
         <v>26</v>
       </c>
       <c r="C246" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D246" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E246" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F246" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G246" t="s">
         <v>12</v>
       </c>
       <c r="H246" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="I246" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>46175.0</v>
       </c>
       <c r="B247" t="s">
         <v>26</v>
       </c>
       <c r="C247" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D247" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E247" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F247" t="s">
         <v>35</v>
       </c>
       <c r="G247" t="s">
         <v>12</v>
       </c>
       <c r="H247" t="s">
         <v>36</v>
       </c>
       <c r="I247" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
         <v>46175.0</v>
       </c>
       <c r="B248" t="s">
         <v>26</v>
       </c>
+      <c r="C248" t="s">
+        <v>19</v>
+      </c>
       <c r="D248" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E248" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F248" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G248" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H248" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I248" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
         <v>46176.0</v>
       </c>
       <c r="B249" t="s">
         <v>47</v>
       </c>
       <c r="C249" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E249" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F249" t="s">
         <v>48</v>
       </c>
       <c r="G249" t="s">
         <v>49</v>
       </c>
       <c r="H249" t="s">
@@ -7623,212 +7647,212 @@
         <v>0.45833333333333</v>
       </c>
       <c r="E252" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F252" t="s">
         <v>15</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
         <v>17</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
         <v>46181.0</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
-      <c r="C253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" s="2">
-        <v>0.53125</v>
+        <v>0.52777777777778</v>
       </c>
       <c r="E253" s="2">
-        <v>0.59375</v>
+        <v>0.59027777777778</v>
       </c>
       <c r="F253" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="G253" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H253" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="I253" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
         <v>46181.0</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D254" s="2">
         <v>0.53125</v>
       </c>
       <c r="E254" s="2">
         <v>0.59375</v>
       </c>
       <c r="F254" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" t="s">
         <v>12</v>
       </c>
       <c r="H254" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="I254" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
         <v>46181.0</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E255" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F255" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G255" t="s">
         <v>12</v>
       </c>
       <c r="H255" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I255" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46181.0</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D256" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E256" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F256" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G256" t="s">
         <v>12</v>
       </c>
       <c r="H256" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I256" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
         <v>46181.0</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>19</v>
       </c>
       <c r="D257" s="2">
-        <v>0.67013888888889</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E257" s="2">
-        <v>0.73263888888889</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F257" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G257" t="s">
         <v>12</v>
       </c>
       <c r="H257" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I257" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B258" t="s">
-        <v>26</v>
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>19</v>
       </c>
       <c r="D258" s="2">
-        <v>0.3125</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E258" s="2">
-        <v>0.375</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F258" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G258" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H258" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I258" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
         <v>46182.0</v>
       </c>
       <c r="B259" t="s">
         <v>26</v>
       </c>
       <c r="C259" t="s">
         <v>19</v>
       </c>
       <c r="D259" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E259" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" t="s">
         <v>12</v>
       </c>
       <c r="H259" t="s">
@@ -7963,627 +7987,757 @@
       </c>
       <c r="C264" t="s">
         <v>19</v>
       </c>
       <c r="D264" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E264" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F264" t="s">
         <v>35</v>
       </c>
       <c r="G264" t="s">
         <v>12</v>
       </c>
       <c r="H264" t="s">
         <v>36</v>
       </c>
       <c r="I264" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
-        <v>46184.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B265" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D265" s="2">
-        <v>0.31597222222222</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E265" s="2">
-        <v>0.375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F265" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="G265" t="s">
         <v>16</v>
       </c>
       <c r="H265" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46184.0</v>
       </c>
       <c r="B266" t="s">
         <v>38</v>
       </c>
       <c r="D266" s="2">
-        <v>0.38194444444444</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E266" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F266" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46184.0</v>
       </c>
       <c r="B267" t="s">
         <v>38</v>
       </c>
       <c r="D267" s="2">
-        <v>0.50347222222222</v>
+        <v>0.38194444444444</v>
       </c>
       <c r="E267" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F267" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G267" t="s">
         <v>16</v>
       </c>
       <c r="H267" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
         <v>46184.0</v>
       </c>
       <c r="B268" t="s">
         <v>38</v>
       </c>
       <c r="D268" s="2">
-        <v>0.57291666666667</v>
+        <v>0.50347222222222</v>
       </c>
       <c r="E268" s="2">
-        <v>0.63541666666667</v>
+        <v>0.56597222222222</v>
       </c>
       <c r="F268" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B269" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="D269" s="2">
-        <v>0.3125</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="E269" s="2">
-        <v>0.375</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F269" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G269" t="s">
         <v>16</v>
       </c>
       <c r="H269" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="I269" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
         <v>46188.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
-      <c r="C270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E270" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F270" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G270" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H270" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I270" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
         <v>46188.0</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D271" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E271" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F271" t="s">
         <v>11</v>
       </c>
       <c r="G271" t="s">
         <v>12</v>
       </c>
       <c r="H271" t="s">
         <v>13</v>
       </c>
       <c r="I271" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>46188.0</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D272" s="2">
         <v>0.53125</v>
       </c>
       <c r="E272" s="2">
         <v>0.59375</v>
       </c>
       <c r="F272" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" t="s">
         <v>12</v>
       </c>
       <c r="H272" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="I272" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46188.0</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E273" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F273" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G273" t="s">
         <v>12</v>
       </c>
       <c r="H273" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I273" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46188.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D274" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E274" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F274" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G274" t="s">
         <v>12</v>
       </c>
       <c r="H274" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I274" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
         <v>46188.0</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>19</v>
       </c>
       <c r="D275" s="2">
-        <v>0.67013888888889</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E275" s="2">
-        <v>0.73263888888889</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F275" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G275" t="s">
         <v>12</v>
       </c>
       <c r="H275" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I275" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B276" t="s">
-        <v>26</v>
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>19</v>
       </c>
       <c r="D276" s="2">
-        <v>0.3125</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="E276" s="2">
-        <v>0.375</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="F276" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G276" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H276" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I276" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
         <v>46189.0</v>
       </c>
       <c r="B277" t="s">
         <v>26</v>
       </c>
-      <c r="C277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E277" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F277" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G277" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H277" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I277" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
         <v>46189.0</v>
       </c>
       <c r="B278" t="s">
         <v>26</v>
       </c>
       <c r="C278" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D278" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E278" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F278" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G278" t="s">
         <v>12</v>
       </c>
       <c r="H278" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I278" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
         <v>46189.0</v>
       </c>
       <c r="B279" t="s">
         <v>26</v>
       </c>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E279" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F279" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G279" t="s">
         <v>12</v>
       </c>
       <c r="H279" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I279" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
         <v>46189.0</v>
       </c>
       <c r="B280" t="s">
         <v>26</v>
       </c>
       <c r="C280" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D280" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E280" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F280" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G280" t="s">
         <v>12</v>
       </c>
       <c r="H280" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I280" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
         <v>46189.0</v>
       </c>
       <c r="B281" t="s">
         <v>26</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D281" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E281" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F281" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G281" t="s">
         <v>12</v>
       </c>
       <c r="H281" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="I281" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
         <v>46189.0</v>
       </c>
       <c r="B282" t="s">
         <v>26</v>
       </c>
       <c r="C282" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D282" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E282" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F282" t="s">
         <v>35</v>
       </c>
       <c r="G282" t="s">
         <v>12</v>
       </c>
       <c r="H282" t="s">
         <v>36</v>
       </c>
       <c r="I282" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
-        <v>46191.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B283" t="s">
-        <v>38</v>
+        <v>26</v>
+      </c>
+      <c r="C283" t="s">
+        <v>19</v>
       </c>
       <c r="D283" s="2">
-        <v>0.38194444444444</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E283" s="2">
-        <v>0.44444444444444</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F283" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G283" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H283" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I283" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>46191.0</v>
       </c>
       <c r="B284" t="s">
         <v>38</v>
       </c>
       <c r="D284" s="2">
-        <v>0.50347222222222</v>
+        <v>0.38194444444444</v>
       </c>
       <c r="E284" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F284" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G284" t="s">
         <v>16</v>
       </c>
       <c r="H284" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46191.0</v>
       </c>
       <c r="B285" t="s">
         <v>38</v>
       </c>
       <c r="D285" s="2">
-        <v>0.57291666666667</v>
+        <v>0.50347222222222</v>
       </c>
       <c r="E285" s="2">
-        <v>0.63541666666667</v>
+        <v>0.56597222222222</v>
       </c>
       <c r="F285" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G285" t="s">
         <v>16</v>
       </c>
       <c r="H285" t="s">
+        <v>44</v>
+      </c>
+      <c r="I285" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B286" t="s">
+        <v>26</v>
+      </c>
+      <c r="D286" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E286" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F286" t="s">
+        <v>55</v>
+      </c>
+      <c r="G286" t="s">
+        <v>56</v>
+      </c>
+      <c r="H286" t="s">
         <v>46</v>
       </c>
-      <c r="I285" t="s">
+      <c r="I286" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B287" t="s">
+        <v>38</v>
+      </c>
+      <c r="D287" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E287" s="2">
+        <v>0.55902777777778</v>
+      </c>
+      <c r="F287" t="s">
+        <v>58</v>
+      </c>
+      <c r="G287" t="s">
+        <v>59</v>
+      </c>
+      <c r="H287" t="s">
+        <v>42</v>
+      </c>
+      <c r="I287" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="D288" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E288" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F288" t="s">
+        <v>60</v>
+      </c>
+      <c r="G288" t="s">
+        <v>56</v>
+      </c>
+      <c r="H288" t="s">
+        <v>44</v>
+      </c>
+      <c r="I288" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B289" t="s">
+        <v>26</v>
+      </c>
+      <c r="D289" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E289" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F289" t="s">
+        <v>55</v>
+      </c>
+      <c r="G289" t="s">
+        <v>56</v>
+      </c>
+      <c r="H289" t="s">
+        <v>46</v>
+      </c>
+      <c r="I289" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B290" t="s">
+        <v>62</v>
+      </c>
+      <c r="D290" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E290" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F290" t="s">
+        <v>60</v>
+      </c>
+      <c r="G290" t="s">
+        <v>56</v>
+      </c>
+      <c r="H290" t="s">
+        <v>44</v>
+      </c>
+      <c r="I290" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>