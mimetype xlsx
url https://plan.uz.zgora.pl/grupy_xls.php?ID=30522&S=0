--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -4013,456 +4013,456 @@
       </c>
       <c r="E134" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F134" t="s">
         <v>25</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>26</v>
       </c>
       <c r="I134" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
         <v>46174.0</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E135" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F135" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>11</v>
       </c>
       <c r="H135" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I135" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46174.0</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E136" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F136" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="I136" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46174.0</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E137" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I137" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46174.0</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E138" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F138" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G138" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H138" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I138" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B139" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D139" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E139" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F139" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G139" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H139" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I139" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B140" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D140" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E140" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F140" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I140" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46176.0</v>
       </c>
       <c r="B141" t="s">
         <v>28</v>
       </c>
       <c r="D141" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E141" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F141" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46176.0</v>
       </c>
       <c r="B142" t="s">
         <v>28</v>
       </c>
       <c r="D142" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E142" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F142" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="I142" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B143" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D143" s="2">
-        <v>0.53125</v>
+        <v>0.3125</v>
       </c>
       <c r="E143" s="2">
-        <v>0.59375</v>
+        <v>0.375</v>
       </c>
       <c r="F143" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G143" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H143" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I143" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B144" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D144" s="2">
-        <v>0.60416666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E144" s="2">
-        <v>0.66666666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F144" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H144" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I144" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46181.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="2">
-        <v>0.3125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E145" s="2">
-        <v>0.375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F145" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G145" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H145" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I145" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46181.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E146" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F146" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G146" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I146" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46181.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="2">
-        <v>0.60416666666667</v>
+        <v>0.75</v>
       </c>
       <c r="E147" s="2">
-        <v>0.66666666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="F147" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G147" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H147" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I147" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B148" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D148" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E148" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F148" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="I148" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B149" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D149" s="2">
-        <v>0.75</v>
+        <v>0.53125</v>
       </c>
       <c r="E149" s="2">
-        <v>0.8125</v>
+        <v>0.59375</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G149" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H149" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I149" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46182.0</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="D150" s="2">
-        <v>0.3125</v>
+        <v>0.75</v>
       </c>
       <c r="E150" s="2">
-        <v>0.375</v>
+        <v>0.8125</v>
       </c>
       <c r="F150" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G150" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H150" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I150" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46183.0</v>
       </c>
       <c r="B151" t="s">
         <v>28</v>
       </c>
       <c r="D151" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E151" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F151" t="s">
         <v>29</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151" t="s">
         <v>30</v>
       </c>
       <c r="I151" t="s">
@@ -4533,248 +4533,248 @@
       </c>
       <c r="E154" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F154" t="s">
         <v>34</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
         <v>33</v>
       </c>
       <c r="I154" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
         <v>46184.0</v>
       </c>
       <c r="B155" t="s">
         <v>36</v>
       </c>
       <c r="D155" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E155" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F155" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I155" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B156" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D156" s="2">
-        <v>0.3125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E156" s="2">
-        <v>0.375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F156" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="G156" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I156" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46188.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E157" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F157" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G157" t="s">
         <v>11</v>
       </c>
       <c r="H157" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46188.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="2">
-        <v>0.60416666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E158" s="2">
-        <v>0.66666666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F158" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="I158" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46188.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E159" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F159" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I159" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46188.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="2">
-        <v>0.75</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E160" s="2">
-        <v>0.8125</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F160" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G160" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H160" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="I160" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B161" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D161" s="2">
-        <v>0.3125</v>
+        <v>0.75</v>
       </c>
       <c r="E161" s="2">
-        <v>0.375</v>
+        <v>0.8125</v>
       </c>
       <c r="F161" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G161" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H161" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I161" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B162" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D162" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E162" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F162" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I162" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
         <v>46190.0</v>
       </c>
       <c r="B163" t="s">
         <v>28</v>
       </c>
       <c r="D163" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E163" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F163" t="s">
         <v>19</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
         <v>20</v>
       </c>
       <c r="I163" t="s">
@@ -5047,98 +5047,98 @@
       </c>
       <c r="B174" t="s">
         <v>28</v>
       </c>
       <c r="D174" s="2">
         <v>0.375</v>
       </c>
       <c r="E174" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="F174" t="s">
         <v>42</v>
       </c>
       <c r="G174" t="s">
         <v>40</v>
       </c>
       <c r="H174" t="s">
         <v>20</v>
       </c>
       <c r="I174" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
-        <v>46272.0</v>
+        <v>46273.0</v>
       </c>
       <c r="B175" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D175" s="2">
-        <v>0.33333333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E175" s="2">
-        <v>0.41666666666667</v>
+        <v>0.625</v>
       </c>
       <c r="F175" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G175" t="s">
         <v>40</v>
       </c>
       <c r="H175" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I175" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
-        <v>46273.0</v>
+        <v>46279.0</v>
       </c>
       <c r="B176" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D176" s="2">
-        <v>0.45833333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E176" s="2">
-        <v>0.625</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F176" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G176" t="s">
         <v>40</v>
       </c>
       <c r="H176" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I176" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>