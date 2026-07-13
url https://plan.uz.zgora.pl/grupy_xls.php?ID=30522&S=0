--- v1 (2026-05-28)
+++ v2 (2026-07-13)
@@ -4085,98 +4085,98 @@
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E137" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F137" t="s">
         <v>19</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>20</v>
       </c>
       <c r="I137" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B138" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D138" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E138" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F138" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G138" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H138" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I138" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46175.0</v>
       </c>
       <c r="B139" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E139" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F139" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G139" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H139" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I139" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46176.0</v>
       </c>
       <c r="B140" t="s">
         <v>28</v>
       </c>
       <c r="D140" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E140" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F140" t="s">
         <v>19</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>20</v>
       </c>
       <c r="I140" t="s">
@@ -4247,534 +4247,534 @@
       </c>
       <c r="E143" s="2">
         <v>0.375</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" t="s">
         <v>11</v>
       </c>
       <c r="H143" t="s">
         <v>12</v>
       </c>
       <c r="I143" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46181.0</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E144" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F144" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G144" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
       <c r="I144" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46181.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E145" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I145" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46181.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E146" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F146" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G146" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H146" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I146" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B147" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D147" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E147" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F147" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G147" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I147" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46182.0</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="D148" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E148" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F148" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I148" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46182.0</v>
       </c>
       <c r="B149" t="s">
         <v>24</v>
       </c>
       <c r="D149" s="2">
-        <v>0.53125</v>
+        <v>0.75</v>
       </c>
       <c r="E149" s="2">
-        <v>0.59375</v>
+        <v>0.8125</v>
       </c>
       <c r="F149" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G149" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I149" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B150" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D150" s="2">
-        <v>0.75</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E150" s="2">
-        <v>0.8125</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F150" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G150" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H150" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I150" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46183.0</v>
       </c>
       <c r="B151" t="s">
         <v>28</v>
       </c>
       <c r="D151" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E151" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F151" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I151" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46183.0</v>
       </c>
       <c r="B152" t="s">
         <v>28</v>
       </c>
       <c r="D152" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E152" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F152" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="I152" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46183.0</v>
       </c>
       <c r="B153" t="s">
         <v>28</v>
       </c>
       <c r="D153" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E153" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F153" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>33</v>
       </c>
       <c r="I153" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B154" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D154" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E154" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F154" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I154" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
         <v>46184.0</v>
       </c>
       <c r="B155" t="s">
         <v>36</v>
       </c>
       <c r="D155" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E155" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F155" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I155" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
-        <v>46184.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B156" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D156" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E156" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F156" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G156" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H156" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I156" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46188.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E157" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F157" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G157" t="s">
         <v>11</v>
       </c>
       <c r="H157" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46188.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E158" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F158" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G158" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="I158" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46188.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E159" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F159" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I159" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46188.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E160" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F160" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G160" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H160" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I160" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
-        <v>46188.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B161" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D161" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E161" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G161" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H161" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I161" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
         <v>46189.0</v>
       </c>
       <c r="B162" t="s">
         <v>24</v>
       </c>
       <c r="D162" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E162" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F162" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H162" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I162" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
         <v>46190.0</v>
       </c>
       <c r="B163" t="s">
         <v>28</v>
       </c>
       <c r="D163" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E163" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F163" t="s">
         <v>19</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
         <v>20</v>
       </c>
       <c r="I163" t="s">