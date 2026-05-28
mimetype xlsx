--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -2878,1106 +2878,1106 @@
       </c>
       <c r="E90" s="2">
         <v>0.375</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="H90" t="s">
         <v>26</v>
       </c>
       <c r="I90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
         <v>46142.0</v>
       </c>
       <c r="B91" t="s">
         <v>35</v>
       </c>
       <c r="D91" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E91" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F91" t="s">
         <v>36</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="H91" t="s">
         <v>37</v>
       </c>
       <c r="I91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
         <v>46142.0</v>
       </c>
       <c r="B92" t="s">
         <v>35</v>
       </c>
       <c r="D92" s="2">
-        <v>0.53125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E92" s="2">
-        <v>0.59375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F92" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="H92" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="I92" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
-        <v>46142.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B93" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D93" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E93" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G93" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I93" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
         <v>46146.0</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E94" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46146.0</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E95" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F95" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I95" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46146.0</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E96" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F96" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I96" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46146.0</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E97" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F97" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G97" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I97" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
-        <v>46146.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B98" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D98" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E98" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F98" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G98" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H98" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I98" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
-        <v>46147.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B99" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D99" s="2">
         <v>0.3125</v>
       </c>
       <c r="E99" s="2">
         <v>0.375</v>
       </c>
       <c r="F99" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I99" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
         <v>46148.0</v>
       </c>
       <c r="B100" t="s">
         <v>28</v>
       </c>
       <c r="D100" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E100" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F100" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="H100" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I100" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
         <v>46148.0</v>
       </c>
       <c r="B101" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E101" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="H101" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I101" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1">
-        <v>46148.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B102" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D102" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E102" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F102" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="H102" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I102" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
-        <v>46149.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B103" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D103" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E103" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F103" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G103" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I103" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46153.0</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E104" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F104" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G104" t="s">
         <v>11</v>
       </c>
       <c r="H104" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46153.0</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E105" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G105" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I105" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46153.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E106" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F106" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="H106" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I106" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46153.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E107" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F107" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G107" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I107" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
-        <v>46153.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B108" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D108" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E108" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F108" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G108" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I108" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
-        <v>46154.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B109" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D109" s="2">
         <v>0.3125</v>
       </c>
       <c r="E109" s="2">
         <v>0.375</v>
       </c>
       <c r="F109" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G109" t="s">
         <v>17</v>
       </c>
       <c r="H109" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I109" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1">
         <v>46155.0</v>
       </c>
       <c r="B110" t="s">
         <v>28</v>
       </c>
       <c r="D110" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E110" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F110" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G110" t="s">
         <v>17</v>
       </c>
       <c r="H110" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I110" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
         <v>46155.0</v>
       </c>
       <c r="B111" t="s">
         <v>28</v>
       </c>
       <c r="D111" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E111" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F111" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="H111" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I111" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
-        <v>46155.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D112" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E112" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I112" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46156.0</v>
       </c>
       <c r="B113" t="s">
         <v>35</v>
       </c>
       <c r="D113" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E113" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F113" t="s">
         <v>36</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="H113" t="s">
         <v>37</v>
       </c>
       <c r="I113" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
         <v>46156.0</v>
       </c>
       <c r="B114" t="s">
         <v>35</v>
       </c>
       <c r="D114" s="2">
-        <v>0.53125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E114" s="2">
-        <v>0.59375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F114" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="H114" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="I114" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
-        <v>46156.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B115" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D115" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E115" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F115" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G115" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H115" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I115" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46160.0</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E116" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
         <v>11</v>
       </c>
       <c r="H116" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46160.0</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E117" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F117" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G117" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H117" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I117" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46160.0</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E118" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F118" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="H118" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I118" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46160.0</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E119" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F119" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G119" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I119" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1">
-        <v>46160.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B120" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D120" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E120" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F120" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G120" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H120" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I120" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
-        <v>46161.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B121" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D121" s="2">
         <v>0.3125</v>
       </c>
       <c r="E121" s="2">
         <v>0.375</v>
       </c>
       <c r="F121" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I121" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
         <v>46162.0</v>
       </c>
       <c r="B122" t="s">
         <v>28</v>
       </c>
       <c r="D122" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E122" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F122" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="H122" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I122" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46162.0</v>
       </c>
       <c r="B123" t="s">
         <v>28</v>
       </c>
       <c r="D123" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E123" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="H123" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I123" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
-        <v>46162.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B124" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D124" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E124" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F124" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="H124" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I124" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
-        <v>46163.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B125" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D125" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E125" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F125" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G125" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H125" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I125" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>46167.0</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E126" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F126" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G126" t="s">
         <v>11</v>
       </c>
       <c r="H126" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I126" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46167.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E127" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I127" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46167.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E128" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I128" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46167.0</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E129" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F129" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H129" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I129" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
-        <v>46167.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B130" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D130" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E130" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F130" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G130" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H130" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I130" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
         <v>46168.0</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E131" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F131" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I131" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
         <v>46169.0</v>
       </c>
       <c r="B132" t="s">
         <v>28</v>
       </c>
       <c r="D132" s="2">
         <v>0.3125</v>
       </c>
       <c r="E132" s="2">
         <v>0.375</v>
       </c>
       <c r="F132" t="s">
         <v>29</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132" t="s">
         <v>30</v>
       </c>
       <c r="I132" t="s">
@@ -4100,430 +4100,430 @@
       </c>
       <c r="E137" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F137" t="s">
         <v>25</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>26</v>
       </c>
       <c r="I137" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46174.0</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E138" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F138" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G138" t="s">
         <v>11</v>
       </c>
       <c r="H138" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46174.0</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E139" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F139" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G139" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H139" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I139" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46174.0</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E140" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F140" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I140" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46174.0</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E141" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F141" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G141" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H141" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I141" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B142" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D142" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E142" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F142" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G142" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H142" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I142" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B143" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D143" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E143" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F143" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="H143" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="I143" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46176.0</v>
       </c>
       <c r="B144" t="s">
         <v>28</v>
       </c>
       <c r="D144" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E144" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F144" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="H144" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I144" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B145" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D145" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E145" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G145" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H145" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I145" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
-        <v>46176.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B146" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D146" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E146" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F146" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G146" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H146" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I146" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46181.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E147" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F147" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G147" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I147" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46181.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E148" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G148" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
       <c r="I148" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46181.0</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="2">
-        <v>0.45833333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E149" s="2">
-        <v>0.52083333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F149" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G149" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I149" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B150" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D150" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E150" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F150" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I150" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B151" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D151" s="2">
-        <v>0.75</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E151" s="2">
-        <v>0.8125</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F151" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G151" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H151" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I151" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46182.0</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="D152" s="2">
-        <v>0.3125</v>
+        <v>0.75</v>
       </c>
       <c r="E152" s="2">
-        <v>0.375</v>
+        <v>0.8125</v>
       </c>
       <c r="F152" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G152" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H152" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I152" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46183.0</v>
       </c>
       <c r="B153" t="s">
         <v>28</v>
       </c>
       <c r="D153" s="2">
         <v>0.3125</v>
       </c>
       <c r="E153" s="2">
         <v>0.375</v>
       </c>
       <c r="F153" t="s">
         <v>29</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>30</v>
       </c>
       <c r="I153" t="s">
@@ -4568,248 +4568,248 @@
       </c>
       <c r="E155" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F155" t="s">
         <v>33</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
         <v>34</v>
       </c>
       <c r="I155" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
         <v>46184.0</v>
       </c>
       <c r="B156" t="s">
         <v>35</v>
       </c>
       <c r="D156" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E156" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F156" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I156" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B157" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D157" s="2">
-        <v>0.3125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E157" s="2">
-        <v>0.375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F157" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="G157" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H157" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I157" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46188.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E158" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F158" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G158" t="s">
         <v>11</v>
       </c>
       <c r="H158" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46188.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E159" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F159" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G159" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H159" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I159" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46188.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="2">
-        <v>0.67708333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E160" s="2">
-        <v>0.73958333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F160" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I160" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46188.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="2">
-        <v>0.75</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E161" s="2">
-        <v>0.8125</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G161" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H161" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I161" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B162" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D162" s="2">
-        <v>0.3125</v>
+        <v>0.75</v>
       </c>
       <c r="E162" s="2">
-        <v>0.375</v>
+        <v>0.8125</v>
       </c>
       <c r="F162" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H162" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I162" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B163" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D163" s="2">
         <v>0.3125</v>
       </c>
       <c r="E163" s="2">
         <v>0.375</v>
       </c>
       <c r="F163" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I163" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46190.0</v>
       </c>
       <c r="B164" t="s">
         <v>28</v>
       </c>
       <c r="D164" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E164" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>18</v>
       </c>
       <c r="I164" t="s">
@@ -5056,98 +5056,98 @@
       </c>
       <c r="B174" t="s">
         <v>28</v>
       </c>
       <c r="D174" s="2">
         <v>0.375</v>
       </c>
       <c r="E174" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="F174" t="s">
         <v>45</v>
       </c>
       <c r="G174" t="s">
         <v>43</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
-        <v>46272.0</v>
+        <v>46273.0</v>
       </c>
       <c r="B175" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D175" s="2">
-        <v>0.33333333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E175" s="2">
-        <v>0.41666666666667</v>
+        <v>0.625</v>
       </c>
       <c r="F175" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G175" t="s">
         <v>43</v>
       </c>
       <c r="H175" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I175" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
-        <v>46273.0</v>
+        <v>46279.0</v>
       </c>
       <c r="B176" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D176" s="2">
-        <v>0.45833333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E176" s="2">
-        <v>0.625</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F176" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G176" t="s">
         <v>43</v>
       </c>
       <c r="H176" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I176" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>