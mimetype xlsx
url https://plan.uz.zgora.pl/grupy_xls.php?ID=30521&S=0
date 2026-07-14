--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -4172,98 +4172,98 @@
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E140" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F140" t="s">
         <v>20</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
       <c r="I140" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B141" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D141" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E141" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G141" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H141" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I141" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46175.0</v>
       </c>
       <c r="B142" t="s">
         <v>24</v>
       </c>
       <c r="D142" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E142" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F142" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G142" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H142" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I142" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46176.0</v>
       </c>
       <c r="B143" t="s">
         <v>28</v>
       </c>
       <c r="D143" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E143" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F143" t="s">
         <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="H143" t="s">
         <v>18</v>
       </c>
       <c r="I143" t="s">
@@ -4308,508 +4308,508 @@
       </c>
       <c r="E145" s="2">
         <v>0.375</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" t="s">
         <v>11</v>
       </c>
       <c r="H145" t="s">
         <v>12</v>
       </c>
       <c r="I145" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46181.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E146" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F146" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G146" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I146" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46181.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E147" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F147" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I147" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46181.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E148" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F148" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G148" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I148" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
-        <v>46181.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B149" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D149" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E149" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G149" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H149" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I149" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46182.0</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="D150" s="2">
-        <v>0.3125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E150" s="2">
-        <v>0.375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F150" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I150" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46182.0</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="D151" s="2">
-        <v>0.60416666666667</v>
+        <v>0.75</v>
       </c>
       <c r="E151" s="2">
-        <v>0.66666666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="F151" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G151" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H151" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I151" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B152" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D152" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E152" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F152" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G152" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H152" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I152" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46183.0</v>
       </c>
       <c r="B153" t="s">
         <v>28</v>
       </c>
       <c r="D153" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E153" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F153" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I153" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46183.0</v>
       </c>
       <c r="B154" t="s">
         <v>28</v>
       </c>
       <c r="D154" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E154" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F154" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I154" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D155" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E155" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F155" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I155" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
         <v>46184.0</v>
       </c>
       <c r="B156" t="s">
         <v>35</v>
       </c>
       <c r="D156" s="2">
-        <v>0.53125</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E156" s="2">
-        <v>0.59375</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F156" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I156" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
-        <v>46184.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B157" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D157" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E157" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F157" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G157" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H157" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I157" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46188.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E158" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F158" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
         <v>11</v>
       </c>
       <c r="H158" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46188.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E159" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G159" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I159" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46188.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E160" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F160" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I160" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46188.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="2">
-        <v>0.67708333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E161" s="2">
-        <v>0.73958333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F161" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G161" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H161" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I161" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
-        <v>46188.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B162" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D162" s="2">
-        <v>0.75</v>
+        <v>0.3125</v>
       </c>
       <c r="E162" s="2">
-        <v>0.8125</v>
+        <v>0.375</v>
       </c>
       <c r="F162" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G162" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H162" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I162" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
         <v>46189.0</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="D163" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E163" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F163" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G163" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H163" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I163" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46190.0</v>
       </c>
       <c r="B164" t="s">
         <v>28</v>
       </c>
       <c r="D164" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E164" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>18</v>
       </c>
       <c r="I164" t="s">