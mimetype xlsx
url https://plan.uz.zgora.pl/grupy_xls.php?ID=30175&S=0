--- v0 (2025-10-30)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -102,50 +102,53 @@
     <t>Nowoczesne metody i narzędzia projektowania (L)</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>dr inż. Marek Malinowski</t>
   </si>
   <si>
     <t>B401 A-11</t>
   </si>
   <si>
     <t>Modelowanie i symulacja w projektowaniu (W)</t>
   </si>
   <si>
     <t>Modelowanie i symulacja w projektowaniu (L)</t>
   </si>
   <si>
     <t>B301 A-11</t>
   </si>
   <si>
     <t>Cz</t>
   </si>
   <si>
     <t>Pi</t>
+  </si>
+  <si>
+    <t>dr inż. Marek Malinowski; prof. dr hab. inż. Matthias Ziegenhorn</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -471,51 +474,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E98" sqref="E98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1793,51 +1796,51 @@
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>45986.0</v>
       </c>
       <c r="B51" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E51" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>45986.0</v>
       </c>
       <c r="B52" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="2">
         <v>0.53125</v>
       </c>
       <c r="E52" s="2">
         <v>0.59375</v>
       </c>
       <c r="F52" t="s">
@@ -1845,57 +1848,57 @@
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
         <v>45986.0</v>
       </c>
       <c r="B53" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E53" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F53" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1">
         <v>45992.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="2">
         <v>0.53125</v>
       </c>
       <c r="E54" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
       <c r="H54" t="s">
@@ -2382,155 +2385,155 @@
       </c>
       <c r="D73" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E73" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F73" t="s">
         <v>26</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1">
         <v>46029.0</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D74" s="2">
         <v>0.3125</v>
       </c>
       <c r="E74" s="2">
         <v>0.375</v>
       </c>
       <c r="F74" t="s">
         <v>18</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>19</v>
       </c>
       <c r="I74" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1">
         <v>46029.0</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D75" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E75" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
         <v>46029.0</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D76" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E76" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46029.0</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D77" s="2">
         <v>0.53125</v>
       </c>
       <c r="E77" s="2">
         <v>0.59375</v>
       </c>
       <c r="F77" t="s">
         <v>25</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
         <v>46029.0</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D78" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E78" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F78" t="s">
         <v>26</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
         <v>46034.0</v>
       </c>
       <c r="B79" t="s">