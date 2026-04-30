--- v1 (2026-02-03)
+++ v2 (2026-04-30)
@@ -3108,54 +3108,54 @@
       </c>
       <c r="E97" s="2">
         <v>0.5</v>
       </c>
       <c r="F97" t="s">
         <v>46</v>
       </c>
       <c r="G97" t="s">
         <v>44</v>
       </c>
       <c r="H97" t="s">
         <v>12</v>
       </c>
       <c r="I97" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46081.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="2">
-        <v>0.45833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E98" s="2">
-        <v>0.52083333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="F98" t="s">
         <v>47</v>
       </c>
       <c r="G98" t="s">
         <v>44</v>
       </c>
       <c r="H98" t="s">
         <v>22</v>
       </c>
       <c r="I98" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>