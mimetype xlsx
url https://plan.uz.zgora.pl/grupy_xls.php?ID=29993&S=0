--- v0 (2026-02-03)
+++ v1 (2026-04-30)
@@ -3514,54 +3514,54 @@
       </c>
       <c r="E111" s="2">
         <v>0.5</v>
       </c>
       <c r="F111" t="s">
         <v>46</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111" t="s">
         <v>12</v>
       </c>
       <c r="I111" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46081.0</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="2">
-        <v>0.45833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E112" s="2">
-        <v>0.52083333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="F112" t="s">
         <v>47</v>
       </c>
       <c r="G112" t="s">
         <v>44</v>
       </c>
       <c r="H112" t="s">
         <v>22</v>
       </c>
       <c r="I112" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>